--- v2 (2026-05-13)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>27.08.2020</t>
   </si>
   <si>
     <t>ПЛАНИРОВАНИЕ И ОРГАНИЗАЦИЯ СТРОИТЕЛЬСТВА В СЛОЖНЫХ УСЛОВИЯХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Сотникова О. А., Салогуб Л. П., Богатова Т. В., Кузнецов Р. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
-    <t>Настоящее издание является учебным пособием по дисциплине «Планирование и организация строительства в сложных условиях» для магистрантов программы подготовки «Проектирование зданий и сооружений для особых условий строительства», направления подготовки магистров 08.04.01 «Строительство», а также бакалавров и специалистов направлений подготовки 08.03.01 «Строительство» и 08.05.01 «Строительство» соответственно. Разработано на базе действующих методических рекомендаций для определения затрат, связанных с осуществлением строительно-монтажных работ вахтовым методом, Федерального агентства по строительству и жилищно-коммунальному хозяйству (Росстроя), позволяет расширить и закрепить умение рационального выбора основных материально-технических средств, машин и механизмов при строительстве объектов вахтовым методом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для формирования у магистрантов знаний особенностей подготовительных, транспортных и построечных процессов при строительстве зданий и сооружений в сложных производственно-климатических условиях и на труднодоступных территориях вахтовым и экспедиционным методами.</t>
+    <t>Настоящее издание является учебным пособием по дисциплине «Планирование и организация строительства в сложных условиях» для магистрантов программы подготовки «Проектирование зданий и сооружений для особых условий строительства», направления подготовки магистров 08.04.01 «Строительство», а также бакалавров и специалистов направлений подготовки 08.03.01 «Строительство» и 08.05.01 «Строительство» соответственно. Разработано на базе действующих методических рекомендаций для определения затрат, связанных с осуществлением строительно-монтажных работ вахтовым методом, Федерального агентства по строительству и жилищно-коммунальному хозяйству (Росстроя), позволяет расширить и закрепить умение рационального выбора основных материально-технических средств, машин и механизмов при строительстве объектов вахтовым методом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13598-5</t>
   </si>
   <si>
     <t>38я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПЛАНИРОВАНИЕ И ОРГАНИЗАЦИЯ СТРОИТЕЛЬСТВА В СЛОЖНЫХ УСЛОВИЯХ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Настоящее издание является учебным пособием по дисциплине «Планирование и организация строительства в сложных условиях» для студентов программы подготовки «Проектирование зданий и сооружений для особых условий строительства» и направления подготовки «Строительство». Разработано на базе действующих методических рекомендаций для определения затрат, связанных с осуществлением строительно-монтажных работ вахтовым методом, Федерального агентства по строительству и жилищно-коммунальному хозяйству (Росстроя), позволяет расширить и закрепить умение рационального выбора основных материально-технических средств, машин и механизмов при строительстве объектов вахтовым методом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для формирования у студентов знаний особенностей подготовительных, транспортных и построечных процессов при строительстве зданий и сооружений в сложных производственно-климатических условиях и на труднодоступных территориях вахтовым и экспедиционным методами.</t>
+    <t>Настоящее издание является учебным пособием по дисциплине «Планирование и организация строительства в сложных условиях» для студентов программы подготовки «Проектирование зданий и сооружений для особых условий строительства» и направления подготовки «Строительство». Разработано на базе действующих методических рекомендаций для определения затрат, связанных с осуществлением строительно-монтажных работ вахтовым методом, Федерального агентства по строительству и жилищно-коммунальному хозяйству (Росстроя), позволяет расширить и закрепить умение рационального выбора основных материально-технических средств, машин и механизмов при строительстве объектов вахтовым методом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-13983-9</t>
   </si>
   <si>
     <t>38я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>