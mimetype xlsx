--- v2 (2026-03-04)
+++ v3 (2026-06-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -226,66 +226,63 @@
   <si>
     <t>Курс направлен на развитие навыков профессиональной коммуникации на французском языке во всех видах речевой деятельности. Основные практические цели курса — научить работать с текстами социально-политического характера, обогатить словарный запас обучающихся базовыми терминами, привить им соответствующие профессионально-ориентированные умения и навыки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Дополнительные материалы к курсу доступны на образовательной платформе «Юрайт». Данный курс предназначен для студентов-политологов, будущих специалистов в области международных отношений, изучающих французский язык как язык специальности, а также для широкого круга лиц, интересующихся проблематикой лингвострановедения и владеющих знаниями французского языка на уровне A2—A2+.</t>
   </si>
   <si>
     <t>978-5-534-19616-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>01.10.2014</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ (B1-B2). Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Жукова Н. В., Самсонова О. Б.</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Основные цели данного курса: научить студентов работать с литературой юридического характера, правильно использовать специфические термины; привить студентам профессиональные умения и навыки; расширить их знания о международном праве, в том числе о французском. Предлагаемые в курсе темы, актуальные аутентичные документы профессионального характера и примеры использования юридической лексики будут способствовать развитию языка специальности у будущих юристов, умению анализировать сложные с правовой точки зрения ситуации. Учитывая опыт авторов в организации и проведении экзаменационной сессии Торгово-промышленной палаты Парижа, а также в приеме экзаменов на Диплом Торгово-промышленной палаты Парижа по французскому юридическому языку (DFP juridique B2), курс может быть использован студентами при подготовке к данному экзамену, а также широким кругом специалистов.</t>
+    <t>Основной целью данного учебника является желание авторов научить студентов работать с литературой юридического характера, правильно использовать специфические термины, привить студентам профессиональные умения и навыки, расширить их знания о международном праве, в том числе о французском. Предлагаемые в учебнике темы, актуальные аутентичные документы профессионального характера и примеры использования юридической лексики будут способствовать развитию языка специальности у будущих юристов, умению анализировать сложные с правовой точки зрения ситуации. Учитывая опыт авторов в организации и проведении экзаменационной сессии Торгово-промышленной палаты Парижа, а также в приеме экзаменов на Диплом Торгово-промышленной палаты Парижа по французскому юридическому языку (DFP juridique B2), учебник может быть использован студентами при подготовке к данному экзамену, а также широким кругом специалистов.</t>
   </si>
   <si>
     <t>978-5-534-09609-5</t>
   </si>
   <si>
     <t>81.2Фря73</t>
   </si>
   <si>
     <t>30.06.2015</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Основной целью данного учебника является желание авторов научить студентов работать с литературой юридического характера, правильно использовать специфические термины, привить студентам профессиональные умения и навыки, расширить их знания о международном праве, в том числе о французском. Предлагаемые в учебнике темы, актуальные аутентичные документы профессионального характера и примеры использования юридической лексики будут способствовать развитию языка специальности у будущих юристов, умению анализировать сложные с правовой точки зрения ситуации. Учитывая опыт авторов в организации и проведении экзаменационной сессии Торгово-промышленной палаты Парижа, а также в приеме экзаменов на Диплом Торгово-промышленной палаты Парижа по французскому юридическому языку (DFP juridique B2), учебник может быть использован студентами при подготовке к данному экзамену, а также широким кругом специалистов.</t>
   </si>
   <si>
     <t>978-5-534-02477-7</t>
   </si>
   <si>
     <t>81.2Фря723</t>
   </si>
   <si>
     <t>16.01.2023</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК. БАЗОВЫЙ УРОВЕНЬ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В доступной и удобной форме представлен базовый материал по фонетике, грамматике и лексике, необходимый для выработки навыков коммуникации на французском языке в ситуациях повседневного общения на уровне A2—В1. Соответствует требованиям федеральных государственных образовательных стандартов среднего общего образования и среднего профессионального образования. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-16091-8</t>
   </si>
   <si>
     <t>ФРАНЦУЗСКИЙ ЯЗЫК. УГЛУБЛЕННЫЙ УРОВЕНЬ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
@@ -1383,267 +1380,267 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1699.0</v>
       </c>
       <c r="M11" s="9">
         <v>1869.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.504</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589212</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>379</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1989.0</v>
       </c>
       <c r="M12" s="9">
         <v>2189.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.579</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589213</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>219</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1249.0</v>
       </c>
       <c r="M13" s="9">
         <v>1369.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.385</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>586310</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>203</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>939.0</v>
       </c>
       <c r="M14" s="9">
         <v>1029.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y14" s="8">
         <v>0.292</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>