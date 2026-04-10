--- v1 (2026-02-20)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>20.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>27.02.2018</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ ДЕПРЕССИЙ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Решетникова М. М.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В учебном пособии собраны статьи ученых, представляющих различные направления в психоанализе. Авторы преодолели «межконфессиональные» барьеры и представили свои теоретические подходы и клинический опыт. В книге предпринята попытка сравнительного исследования не только конкретной болезни, но и вклада различных направлений психоанализа в объяснение и понимание психодинамики депрессий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09863-1</t>
   </si>
   <si>
     <t>88.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. PSYCHOANALYSIS 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Притца А.О., Решетникова М. М.</t>
   </si>