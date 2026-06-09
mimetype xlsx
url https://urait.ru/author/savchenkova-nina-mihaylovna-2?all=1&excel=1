--- v2 (2026-04-10)
+++ v3 (2026-06-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+  <si>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,96 +178,99 @@
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Данное издание является переводом на английский язык учебника «Психоанализ», вышедшего в издательстве «Юрайт» под редакцией М. М. Решетникова. Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
   </si>
   <si>
     <t>978-5-534-09537-1</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>07.09.2015</t>
   </si>
   <si>
     <t>ПСИХОАНАЛИЗ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Этот учебник может быть рекомендован всем, кто прямо соприкасается с теорией и практикой психоанализа и изучает науки о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт культуры новейшего времени. Авторы работы — учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение начального курса психоанализа всеми, кто изучает социальные и гуманитарные науки. Кроме того, книга немало способствует демифологизации этого учения среди образованной публики.</t>
+    <t>Этот учебник может быть рекомендован всем, кто не только прямо соприкасается с теорией и практикой психоанализа, но и интересуется науками о человеке. Структура книги позволяет читателю рассмотреть учение Фрейда и его последователей как влиятельное направление психологии и значимый факт науки и культуры. Авторы работы учредители и преподаватели первого в России института психоанализа с богатым опытом психоаналитической терапии. Учебник рассчитан на освоение вступительного курса всеми, кто изучает социальные и гуманитарные науки, а кроме того, немало способствует демифологизации общественного сознания в отношении психоанализа.</t>
   </si>
   <si>
     <t>978-5-534-00230-0</t>
   </si>
   <si>
     <t>25.05.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ И ПСИХОПАТОЛОГИЯ ТЕРРОРИЗМА. ГУМАНИТАРНЫЕ СТРАТЕГИИ АНТИТЕРРОРА 2-е изд. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Издание представляет собой сборник статей, посвященных одной из актуальных тем современности — психологии терроризма. Авторы касаются таких аспектов проблемы, как психопатология и политическая психология терроризма, его социально-культурные предпоссылки, биотерроризм, агрессивное поведение и др. Рассматривается роль СМИ в террористических актах, описаны особенности помощи пострадавшим в чрезвычайной ситуации. Также задеты вопросы социальной идентичности, национального самоопределения и этнических конфликтов.</t>
   </si>
   <si>
     <t>978-5-534-10808-8</t>
   </si>
   <si>
     <t>22.08.2018</t>
   </si>
   <si>
     <t>ЭСТЕТИКА. ИСТОРИЯ УЧЕНИЙ В 2 Ч. ЧАСТЬ 1 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Никоновой С. Б., Радеева А.Е.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
+    <t>Действительно ли история эстетки представляет собой не серию разрозненных исторических казусов, а последовательное разворачивание эстетической проблематики? На этот вопрос и пытается ответить наше учебное пособие. Разделы книги предваряются методическим указанием о компетенциях, а все главы снабжены списком контрольных вопросов для повторения материала, списком рекомендуемой литературы — как первоисточников, так и дополнительной литературы — и возможными темами курсовых работ по рассматриваемой тематике.</t>
+  </si>
+  <si>
+    <t>978-5-534-07134-4, 978-5-534-07135-1</t>
+  </si>
+  <si>
+    <t>87.8г.я73</t>
+  </si>
+  <si>
+    <t>ЭСТЕТИКА. ИСТОРИЯ УЧЕНИЙ В 2 Ч. ЧАСТЬ 2 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Действительно ли история эстетки представляет собой не серию разрозненных исторических казусов, а последовательное разворачивание эстетической проблематики? На этот вопрос и пытается ответить наш учебник. Разделы книги предваряются методическим указанием о компетенциях, а все главы снабжены списком контрольных вопросов для повторения материала, списком рекомендуемой литературы — как первоисточников, так и дополнительной литературы — и возможными темами курсовых работ по рассматриваемой тематике.</t>
-  </si>
-[...7 lines deleted...]
-    <t>ЭСТЕТИКА. ИСТОРИЯ УЧЕНИЙ В 2 Ч. ЧАСТЬ 2 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07136-8, 978-5-534-07135-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1247,57 +1250,57 @@
       <c r="K10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L10" s="9">
         <v>1909.0</v>
       </c>
       <c r="M10" s="9">
         <v>2099.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.56</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>