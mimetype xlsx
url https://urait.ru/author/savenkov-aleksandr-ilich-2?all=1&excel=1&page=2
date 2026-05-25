--- v2 (2026-02-27)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
-    <t>27.02.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,96 +169,96 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.10.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА. ИССЛЕДОВАТЕЛЬСКИЙ ПОДХОД 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Савенков А. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>Современное школьное обучение должно ориентироваться на формирование у ребенка способности творчески осваивать и перестраивать новые способы деятельности в любой сфере человеческой культуры. Это возможно только в условиях опоры на исследовательское поведение ребенка. Курс посвящен одной из наиболее актуальных проблем современной психологии развития, педагогической психологии, педагогики — рассмотрению механизма трансформации процесса развития ребенка в процессе саморазвития за счет опоры на исследовательское поведение. Главная задача курса — помочь студентам понять смысл и специфику исследовательского поведения и показать механизмы его использования в образовательных целях. В первую часть курса входит раздел I, рассматривающий феноменологию исследовательского поведения, и раздел II, освещающий вопросы истории и теории исследовательского обучения. Вторая часть содержит раздел III, посвященный проблемам практики исследовательского обучения в современной школе.</t>
+    <t>Современное школьное обучение должно ориентироваться на формирование у ребенка способности творчески осваивать и перестраивать новые способы деятельности в любой сфере человеческой культуры. Это возможно только в условиях опоры на исследовательское поведение ребенка. Курс посвящен одной из наиболее актуальных проблем современной психологии развития, педагогической психологии, педагогики — рассмотрению механизма трансформации процесса развития ребенка в процессе саморазвития за счет опоры на исследовательское поведение. Главная задача курса — помочь студентам понять смысл и специфику исследовательского поведения и показать механизмы его использования в образовательных целях.</t>
   </si>
   <si>
     <t>978-5-534-17019-1</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА. ИССЛЕДОВАТЕЛЬСКИЙ ПОДХОД 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс посвящен одной из наиболее актуальных проблем современной психологии развития, педагогической психологии, педагогики — рассмотрению механизма трансформации процесса развития ребенка в процессе саморазвития за счет опоры на исследовательское поведение. Главная задача курса — помочь студентам понять смысл и специфику исследовательского поведения и показать механизмы его использования в образовательных целях. В первую часть курса входит раздел I, освещающий вопросы истории и теории исследовательского обучения. Вторая часть курса содержит раздел II, посвященный проблемам практики исследовательского обучения в современной школе. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20954-9</t>
   </si>
   <si>
     <t>23.03.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>Автор курса является одним из ведущих специалистов в области диагностики и развития детской одаренности. Последнее свое исследование он посвятил проблемам педагогической психологии, которая является центральной дисциплиной цикла профессиональной подготовки бакалавров, обучающихся по направлениям «Психолого-педагогическое образование» и «Педагогическое образование». Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. Курс состоит из четырех разделов: методологические проблемы педагогической психологии, психология учения, психология воспитания и психология педагогической деятельности. После каждой темы приведены вопросы и задания для самопроверки.</t>
+    <t>Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, традиционно разрабатываемое педагогической психологией, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой.</t>
   </si>
   <si>
     <t>978-5-534-18073-2</t>
   </si>
   <si>
     <t>26.10.2018</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Автор учебника является одним из ведущих специалистов в области диагностики и развития детской одаренности. Материал, представленный в книге, отражает широкий спектр проблем, который охватывает не только информационное поле, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. Курс состоит из четырех разделов: методологические проблемы педагогической психологии, психология учения, психология воспитания и психология педагогической деятельности.</t>
+    <t>Материал, представленный в книге, отражает широкий спектр проблем, который охватывает не только информационное поле, традиционно разрабатываемое педагогической психологией, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой.</t>
   </si>
   <si>
     <t>978-5-534-18096-1</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>11.08.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ВОСПИТАНИЯ 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Автор курса является одним из ведущих специалистов в области диагностики и развития детской одаренности. Последнее свое исследование он посвятил проблемам педагогической психологии, которая является центральной дисциплиной цикла профессиональной подготовки бакалавров, обучающихся по направлениям «Психолого-педагогическое образование» и «Педагогическое образование». Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. После каждой главы приведены вопросы и задания для самопроверки.</t>
   </si>
   <si>
     <t>978-5-534-00784-8</t>
   </si>
   <si>
     <t>08.12.2025</t>
   </si>
   <si>
     <t>Психология детской одаренности 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
@@ -280,87 +280,87 @@
   <si>
     <t>Учебник написан в соответствии со стандартами подготовки педагогов и практических психологов для системы образования в педагогических университетах, где «Педагогическая психология» является одной из ведущих дисциплин блока профессиональной подготовки. Материал, представленный в книге, отражает широкий спектр проблем, который охватывает не только информационное поле, традиционно разрабатываемое педагогической психологией, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. Для студентов, обучающихся по направлениям «Психолого-педагогическое образование» и «Педагогическое образование», а также для тех, кто интересуется вопросами педагогической психологии.</t>
   </si>
   <si>
     <t>978-5-534-01046-6</t>
   </si>
   <si>
     <t>13.02.2026</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОДАРЕННОСТИ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-21697-4</t>
   </si>
   <si>
     <t>28.03.2022</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ПРОТИВОДЕЙСТВИЯ ЛЖИ И МАНИПУЛИРОВАНИЮ. Учебник для вузов</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>Противодействие лжи и манипулированию — важнейшее умение, необходимое современному человеку в любых жизненных ситуациях. Ложь и манипуляции являются неотъемлемой частью нашей жизни, как бы мы к ним ни относились, они были, есть и будут частью наших повседневных отношений. Арсенал лжецов и манипуляторов бесконечно разнообразен, он зависит от их индивидуальных характеристик и талантов, а также от конкретных ситуаций, но вместе с тем есть общие закономерности, найденные в специальных психологических исследованиях. Задача данного курса — опираясь на результаты ряда научных психологических исследований, вскрыть наиболее хорошо изученные способы манипулирования и лжи, с которыми может встретиться руководитель организации и обычный человек в повседневной жизни. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс направлен не только на то, чтобы раскрыть уже известные, но и на то, чтобы поставить новые проблемы перед начинающими исследователями, обучающимися на программах магистерской подготовки.</t>
+    <t>Противодействие лжи и манипулированию — важнейшее умение, необходимое современному человеку в любых жизненных ситуациях. Ложь и манипуляции являются неотъемлемой частью нашей жизни, как бы мы к ним ни относились, они были, есть и будут частью наших повседневных отношений. Арсенал лжецов и манипуляторов бесконечно разнообразен, он зависит от их индивидуальных характеристик и талантов, а также от конкретных ситуаций, но вместе с тем есть общие закономерности, найденные в специальных психологических исследованиях. Задача данного курса — опираясь на результаты ряда научных психологических исследований, вскрыть наиболее хорошо изученные способы манипулирования и лжи, с которыми может встретиться руководитель организации и обычный человек в повседневной жизни. Курс направлен не только на то, чтобы раскрыть уже известные, но и на то, чтобы поставить новые проблемы перед начинающими исследователями, обучающимися на программах магистерской подготовки.</t>
   </si>
   <si>
     <t>978-5-534-15538-9</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>30.04.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГО-ПЕДАГОГИЧЕСКАЯ ЭКСПЕРТИЗА ИГРУШКИ 2-е изд. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Савенкова А.И.</t>
   </si>
   <si>
     <t>В курсе представлена методика психолого-педагогической экспертизы игрушки как средства когнитивно-личностного развития ребенка. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов психолого-педагогических специальностей и направлений подготовки, работников системы образования (воспитателей, учителей, педагогов-психологов, руководителей), а также родителей.</t>
   </si>
   <si>
     <t>978-5-534-17616-2</t>
   </si>
   <si>
     <t>74.100я73</t>
   </si>
   <si>
     <t>31.01.2020</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ОРГАНИЗАЦИИ ИГРОВОЙ ДЕЯТЕЛЬНОСТИ ДЕТЕЙ РАННЕГО И ДОШКОЛЬНОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>под науч. ред. Савенкова А.И.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
+    <t>В учебнике рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
   </si>
   <si>
     <t>978-5-534-12667-9</t>
   </si>
   <si>
     <t>77я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>