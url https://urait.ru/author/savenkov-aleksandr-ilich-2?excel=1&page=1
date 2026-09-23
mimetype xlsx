--- v3 (2026-07-25)
+++ v4 (2026-09-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
-[...1 lines deleted...]
-    <t>25.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,78 +214,87 @@
   <si>
     <t>978-5-534-20954-9</t>
   </si>
   <si>
     <t>17.06.2026</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>Курс написан в соответствии со стандартами подготовки педагогов и практических психологов для системы образования в педагогических университетах, где «Педагогическая психология» является одной из ведущей дисциплин блока профессиональной подготовки. Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, традиционно разрабатываемое педагогической психологией, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. Курс состоит из четырех разделов: методологические проблемы педагогической психологии, психология учения, психология воспитания и психология педагогической деятельности.</t>
   </si>
   <si>
     <t>978-5-534-20820-7</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
+    <t>Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, традиционно разрабатываемое педагогической психологией, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой. Курс состоит из четырех разделов: методологические проблемы педагогической психологии, психология учения, психология воспитания и психология педагогической деятельности.</t>
+  </si>
+  <si>
     <t>978-5-534-21157-3</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ВОСПИТАНИЯ 4-е изд. Учебник для вузов</t>
   </si>
   <si>
+    <t>Курс посвящен проблемам педагогической психологии, которая является центральной дисциплиной цикла профессиональной подготовки бакалавров, обучающихся по направлениям «Психолого-педагогическое образование» и «Педагогическое образование». Материал, представленный в курсе, отражает широкий спектр проблем, который охватывает не только информационное поле, но и освещает зоны ее взаимных интересов с такими отраслями психологического знания, как психология развития, возрастная психология, социальная психология и др. Особое внимание уделено отношениям и проблемам взаимодействия педагогической психологии с современной образовательной практикой.</t>
+  </si>
+  <si>
     <t>978-5-534-21158-0</t>
   </si>
   <si>
     <t>08.12.2025</t>
   </si>
   <si>
     <t>Психология детской одаренности 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
   <si>
     <t>Курс знакомит студентов с основными концепциями одаренности и современными подходами к изучению детского таланта. Рассматриваются эволюция представлений о гении, развитие идей интеллектуальной и творческой одаренности, однофакторные и многофакторные модели, а также динамические теории. Особое внимание уделяется психологии развития одаренных детей: когнитивным, психосоциальным и физическим особенностям, феномену гетерохронии и роли образовательной среды. В практической части курса изучаются методы диагностики интеллекта, креативности и художественных способностей, вопросы валидности тестов и альтернативные диагностические подходы. Завершает курс анализ факторов жизненного успеха, роли практического, эмоционального и социального интеллекта, а также педагогических стратегий поддержки и развития одаренных учащихся.</t>
   </si>
   <si>
     <t>978-5-534-21696-7</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБУЧЕНИЯ 4-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Учебный курс «Психология обучения» посвящен изучению психологических закономерностей образовательного процесса, механизмов усвоения знаний и развития личности в обучении. Рассматриваются эволюция ведущих теорий учения, современные подходы к когнитивному развитию, мотивации и организации учебной деятельности, вопросы психодиагностики и проектирования образовательной среды. Особое внимание уделяется психологическим основам разработки содержания и методов обучения, индивидуализации образования, а также влиянию цифровых технологий, искусственного интеллекта и нейропсихологических факторов на образовательный процесс. На сайте образовательной платформы «Юрайт» доступны тесты для проверки усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-21159-7</t>
   </si>
   <si>
     <t>13.02.2026</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОДАРЕННОСТИ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-21697-4</t>
   </si>
   <si>
     <t>28.03.2022</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ПРОТИВОДЕЙСТВИЯ ЛЖИ И МАНИПУЛИРОВАНИЮ. Учебник для вузов</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Противодействие лжи и манипулированию — важнейшее умение, необходимое современному человеку в любых жизненных ситуациях. Ложь и манипуляции являются неотъемлемой частью нашей жизни, как бы мы к ним ни относились, они были, есть и будут частью наших повседневных отношений. Арсенал лжецов и манипуляторов бесконечно разнообразен, он зависит от их индивидуальных характеристик и талантов, а также от конкретных ситуаций, но вместе с тем есть общие закономерности, найденные в специальных психологических исследованиях. Задача данного курса — опираясь на результаты ряда научных психологических исследований, вскрыть наиболее хорошо изученные способы манипулирования и лжи, с которыми может встретиться руководитель организации и обычный человек в повседневной жизни. Курс направлен не только на то, чтобы раскрыть уже известные, но и на то, чтобы поставить новые проблемы перед начинающими исследователями, обучающимися на программах магистерской подготовки.</t>
   </si>
@@ -927,54 +936,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>96</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>459.0</v>
+        <v>489.0</v>
       </c>
       <c r="M5" s="9">
-        <v>499.0</v>
+        <v>539.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -997,54 +1006,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>400</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2079.0</v>
+        <v>2189.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2289.0</v>
+        <v>2409.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>52</v>
       </c>
@@ -1067,54 +1076,54 @@
       <c r="B7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>267</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>1469.0</v>
+        <v>1539.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1619.0</v>
+        <v>1689.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
@@ -1137,54 +1146,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>612</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2699.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2969.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1207,432 +1216,432 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>517</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L9" s="9">
-        <v>2629.0</v>
+        <v>2759.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2889.0</v>
+        <v>3029.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y9" s="8">
         <v>0.746</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>600472</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>173</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>1039.0</v>
+        <v>1089.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1139.0</v>
+        <v>1199.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y10" s="8">
         <v>0.329</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582104</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>337</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L11" s="9">
-        <v>1789.0</v>
+        <v>1879.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1969.0</v>
+        <v>2069.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y11" s="8">
         <v>0.528</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>600473</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>309</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L12" s="9">
-        <v>1659.0</v>
+        <v>1749.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1819.0</v>
+        <v>1919.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>53</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y12" s="8">
         <v>0.494</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582105</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>176</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L13" s="9">
-        <v>1049.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M13" s="9">
-        <v>1149.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y13" s="8">
         <v>0.333</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>589105</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>241</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
-        <v>1349.0</v>
+        <v>1419.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1479.0</v>
+        <v>1559.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Y14" s="8">
         <v>0.412</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>