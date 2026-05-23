--- v3 (2026-04-03)
+++ v4 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,84 +133,84 @@
   <si>
     <t>28.05.2020</t>
   </si>
   <si>
     <t>РАЗВИТИЕ СОЦИАЛЬНОГО ИНТЕЛЛЕКТА ДОШКОЛЬНИКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Савенкова Т. Д.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические подходы к разработке концептуальных моделей социального и эмоционального интеллекта, вопросы диагностики и оценки социального интеллекта, эмоционального интеллекта, педагогические возможности социальной практики и совместной деятельности дошкольников со сверстниками и взрослыми, а также общие дидактические подходы и методики развития социального интеллекта детей дошкольного возраста. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по педагогическим направлениям.</t>
+    <t>В учебном пособии рассматриваются теоретические подходы к разработке концептуальных моделей социального и эмоционального интеллекта, вопросы диагностики и оценки социального интеллекта, эмоционального интеллекта, педагогические возможности социальной практики и совместной деятельности дошкольников со сверстниками и взрослыми, а также общие дидактические подходы и методики развития социального интеллекта детей дошкольного возраста. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по педагогическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13640-1</t>
   </si>
   <si>
     <t>74.100.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>31.01.2020</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ОРГАНИЗАЦИИ ИГРОВОЙ ДЕЯТЕЛЬНОСТИ ДЕТЕЙ РАННЕГО И ДОШКОЛЬНОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>под науч. ред. Савенкова А.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
+    <t>В учебнике рассматриваются теоретические и методические основы организации игровой деятельности детей раннего и дошкольного возрастов. В содержании последовательно излагаются вопросы теории использования игры и игрушки как дидактических средств, методики планирования и организации игровой деятельности детей раннего и дошкольного возрастов, описываются основные аспекты проблематики психологии игры. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего специального образования Российской Федерации. Для учащихся средних специальных учебных заведений, обучающихся по укрупненной группе специальностей — «образование и педагогические науки», а также преподавателей педагогических колледжей.</t>
   </si>
   <si>
     <t>978-5-534-12667-9</t>
   </si>
   <si>
     <t>77я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>