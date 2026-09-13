--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -831,54 +831,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>146</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M5" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -901,54 +901,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>339</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>1799.0</v>
+        <v>1889.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>