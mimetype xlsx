--- v3 (2026-05-22)
+++ v4 (2026-07-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>17.09.2024</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА ДЛЯ ЭКОНОМИСТОВ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Завгороднего В.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения экономической информатики, техническая и программная база информационных систем и технологий. Сделаны акценты на технологических и прикладных аспектах применения информационных систем в экономике. Приведено большое количество примеров решения экономических задач с использованием офисных технологий.</t>
+    <t>В учебнике рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения информатики и экономической информатики и многие другие. Сделаны акценты на технологических и прикладных аспектах применения информационных систем в экономике. Приведено большое количество примеров решения экономических задач с использованием офисных технологий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20156-7</t>
   </si>
   <si>
     <t>32.97я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА ДЛЯ ЭКОНОМИСТОВ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Полякова В.П.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения информатики и экономической информатики, техническая и программная база информационных систем и технологий, базовые информационные технологии для решения экономических и управленческих задач. Сделаны акценты на технологических и прикладных аспектах применения информационных систем в экономике.</t>
   </si>
   <si>
     <t>978-5-534-20150-5</t>
   </si>
   <si>
     <t>32.97я723</t>
   </si>
   <si>
     <t>03.09.2024</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА. ПРАКТИЧЕСКИЙ КУРС ДЛЯ ЭКОНОМИСТОВ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Рассмотрено большое количество примеров решения экономических и финансовых задач с использованием современных программных средств Microsoft Office. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
+    <t>Рассмотрено большое количество примеров решения экономических и финансовых задач с использованием современных программных средств Microsoft Office. Приведены задания для самостоятельной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, обучающихся по направлениям подготовки бакалавров экономики и менеджмента, а также аспирантов и преподавателей экономических вузов. Может быть полезно для магистрантов, обучающихся по направлениям «магистр экономики» и «магистр менеджмента» для актуализации умений и навыков по применению информационных и коммуникационных технологий для анализа данных и принятия управленческих решений.</t>
   </si>
   <si>
     <t>978-5-534-18649-9</t>
   </si>
   <si>
     <t>ИНФОРМАТИКА. ПРАКТИЧЕСКИЙ КУРС ДЛЯ ЭКОНОМИСТОВ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Рассмотрено большое количество примеров решения экономических и финансовых задач с использованием современных компьютерных программных средств Microsoft Office. Приведены задания для самостоятельной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов, обучающихся по экономическим специальностям, а также преподавателей экономических учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-18650-5</t>
   </si>
   <si>
     <t>25.01.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ИНФОРМАТИКА 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные аспекты процессов информатизации и формирования информационного общества, теоретические основы, понятия и определения информатики и экономической информатики, техническая и программная база информационных систем и технологий, базовые информационные технологии для решения экономических и управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей экономических вузов.</t>
   </si>
   <si>
     <t>978-5-534-16079-6</t>
   </si>