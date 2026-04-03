--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,93 +130,105 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.09.2024</t>
   </si>
   <si>
     <t>КОГНИТИВНО-ПОВЕДЕНЧЕСКИЙ ПОДХОД В ПСИХОЛОГИЧЕСКОМ КОНСУЛЬТИРОВАНИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Савинков С. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>Курс раскрывает специфику работы психолога в рамках когнитивно-поведенческого подхода в психологическом консультировании, а также особенности применения данного метода в работе с различными категориями клиентов, сталкивающихся с психологическими трудностями. Представлена история развития когнитивно-поведенческой психотерапии, общие положения и этапы работы в данном подходе. Особое внимание уделено применению когнитивно-поведенческого подхода в работе с детьми и подростками, с семейными парами. Отдельно рассматривается работа психолога с острыми эмоциональными реакциями. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования по специальностям «Психология», «Клиническая психология». Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20441-4</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.07.2025</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ПСИХОЛОГИЧЕСКОЙ СЛУЖБЫ. Учебник для вузов</t>
   </si>
   <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Менеджмент в отдельных отраслях</t>
+  </si>
+  <si>
     <t>Учебный курс последовательно и системно раскрывает основные теоретические и организационно-методические вопросы службы практической психологии в различных учреждениях (образования, здравоохранения, силовых структур). В курсе дается представление об основных задачах, технологиях организации работы психологических служб, а также направлениях практической деятельности. Учебный курс представляет интерес для студентов гуманитарных специальностей, практических психологов, аспирантов, преподавателей вузов. Соответствует актуальным требования Федерального государственного образовательного стандарта высшего образования третьего поколения. Для студентов, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-21244-0</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.08.2025</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ В СИСТЕМЕ ЗДРАВООХРАНЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
+  </si>
+  <si>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Клиническая и медицинская психология. Патопсихология. Психиатрия</t>
   </si>
   <si>
     <t>Учебный курс последовательно и системно раскрывает основные теоретические и организационно-методические вопросы службы практической психологии в различных медицинских и здравоохранительных учреждениях. В курсе дается представление об основных задачах, технологиях организации работы психологических служб, а также направлениях практической деятельности. Учебный курс представляет интерес для студентов гуманитарных специальностей, практических психологов, аспирантов, преподавателей вузов. Соответствует актуальным требования Федерального государственного образовательного стандарта высшего образования третьего поколения. Для студентов, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-21243-3</t>
   </si>
   <si>
     <t>29.09.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ СЛУЖБА В ОБРАЗОВАНИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>Курс раскрывает основные задачи и принципы работы практического психолога в системе образования. Структурно он состоит из двух частей. Первая посвящена организационным аспектам деятельности психолога. Вторая часть раскрывает содержание основных направлений деятельности психолога в современном образовании. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования, обязательным при реализации основных образовательных программ по направлению подготовки «Психология» образовательными учреждениями высшего профессионального образования. Рекомендуется студентам, обучающимся по психологическим и педагогическим специальностям, преподавателям вузов, педагогам-психологам, а также специалистам, чья деятельность связана с организацией психологической службы в образовании.</t>
   </si>
   <si>
     <t>978-5-534-14011-8</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
@@ -952,278 +964,278 @@
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>204</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1179.0</v>
       </c>
       <c r="M6" s="9">
         <v>1299.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y6" s="8">
         <v>0.367</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>590478</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>67</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="9">
         <v>459.0</v>
       </c>
       <c r="M7" s="9">
         <v>499.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y7" s="8">
         <v>0.1</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588566</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>169</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>819.0</v>
       </c>
       <c r="M8" s="9">
         <v>899.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.259</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589026</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>208</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1199.0</v>
       </c>
       <c r="M9" s="9">
         <v>1319.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Y9" s="8">
         <v>0.372</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>