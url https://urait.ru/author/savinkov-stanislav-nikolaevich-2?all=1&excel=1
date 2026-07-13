--- v2 (2026-05-21)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>