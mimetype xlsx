--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -879,54 +879,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>169</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>819.0</v>
+        <v>859.0</v>
       </c>
       <c r="M5" s="9">
-        <v>899.0</v>
+        <v>939.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -949,54 +949,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>204</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1179.0</v>
+        <v>1239.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1299.0</v>
+        <v>1359.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1019,54 +1019,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>67</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="9">
-        <v>459.0</v>
+        <v>479.0</v>
       </c>
       <c r="M7" s="9">
-        <v>499.0</v>
+        <v>529.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
@@ -1087,54 +1087,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>169</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>819.0</v>
+        <v>859.0</v>
       </c>
       <c r="M8" s="9">
-        <v>899.0</v>
+        <v>939.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>63</v>
       </c>
@@ -1157,54 +1157,54 @@
       <c r="B9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>208</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1199.0</v>
+        <v>1259.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>69</v>
       </c>