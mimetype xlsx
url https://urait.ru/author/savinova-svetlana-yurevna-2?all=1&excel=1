--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>31.05.2019</t>
   </si>
   <si>
     <t>ЛИДЕРСТВО В БИЗНЕСЕ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Савинова С. Ю., Васильева Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Лидерство представлено как междисциплинарная и прикладная отрасль знания, изучающая различные аспекты этого явления в контексте общества и культуры, организации, личностного развития. Раскрыты подходы к пониманию лидерства и менеджмента, рассмотрены классические и современные теории лидерства, вопросы глобального и женского лидерства, взаимодействие лидера и последователей, соотношение власти и влияния, личность и компетенции современного лидера. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлениям «Менеджмент», «Управление персоналом» и другим социально-экономическим направлениям.</t>
+    <t>Лидерство представлено как междисциплинарная и прикладная отрасль знания, изучающая различные аспекты этого явления в контексте общества и культуры, организации, личностного развития. Раскрыты подходы к пониманию лидерства и менеджмента, рассмотрены классические и современные теории лидерства, вопросы глобального и женского лидерства, взаимодействие лидера и последователей, соотношение власти и влияния, личность и компетенции современного лидера. Каждая глава учебника сопровождается практикумом: вопросами для самопроверки, заданиями для группового обсуждения и индивидуального размышления, примерами из жизни лидеров бизнеса. Предложены темы домашнего задания, глоссарий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник предназначен для студентов, обучающихся по направлениям «Менеджмент», «Управление персоналом» и другим социально-экономическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11445-4</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.01.2024</t>
   </si>
   <si>
     <t>ЛИДЕРСТВО В БИЗНЕСЕ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>