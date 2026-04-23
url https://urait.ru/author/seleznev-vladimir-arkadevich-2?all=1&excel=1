--- v2 (2026-02-24)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>24.02.2026</t>
+    <t>23.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>