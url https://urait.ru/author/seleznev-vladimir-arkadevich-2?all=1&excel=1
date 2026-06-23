--- v3 (2026-04-23)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
-[...1 lines deleted...]
-    <t>23.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,66 +208,63 @@
   <si>
     <t>32.973я73</t>
   </si>
   <si>
     <t>КОМПЬЮТЕРНАЯ ГРАФИКА 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс предназначен для начального освоения компьютерной графики и 3D-моделирования в конструкторском модуле программе ADEM 9.0 и предполагает изучение этой программы при создании технического рисунка. В курсе приведены сведения о порядке построения основных геометрических примитивов, используемых для разработки технических рисунков, описан порядок создания объемных 3D-моделей. Даны образцы выполненных работ, имеются задания для самостоятельного проектирования. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17739-8</t>
   </si>
   <si>
     <t>32.973я723</t>
   </si>
   <si>
     <t>16.05.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ ДЛЯ СТАНКОВ С ЧПУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
-    <t>Учебное пособие предназначено для начального освоения программирования на устройстве числового программного управления HEIDENHAIN. В пособии приведены сведения о назначении и технических характеристиках системы. Подробно рассмотрены алгоритмы разработки девяти управляющих программ для фрезерных и сверлильных работ. Практические работы спланированы с нарастанием сложности, от занесения сведений о простейшей заготовке и одиночного сверления до выполнения сложных контуров. В них отражается подробное описание выполнения задания и приводится информация для выполнения самостоятельной работы. Практикум можно использовать при освоении программирования на программных станциях с виртуальной клавиатурой или физическим пультом управления, а также на пульте управления оборудования. Пособие ориентировано на обучаемых, не имеющих первичной подготовки программирования для станков с числовым программным управлением. Пособие соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по технологическим направлениям, слушателей курсов по подготовке операторов и наладчиков станков с УЧПУ HEIDENHAIN.</t>
+    <t>Учебное пособие предназначено для начального освоения программирования на устройстве числового программного управления HEIDENHAIN. В пособии приведены сведения о назначении и технических характеристиках системы. Подробно рассмотрены алгоритмы разработки девяти управляющих программ для фрезерных и сверлильных работ. Практические работы спланированы с нарастанием сложности, от занесения сведений о простейшей заготовке и одиночного сверления до выполнения сложных контуров. В них отражается подробное описание выполнения задания и приводится информация для выполнения самостоятельной работы. Практикум можно использовать при освоении программирования на программных станциях с виртуальной клавиатурой или физическим пультом управления, а также на пульте управления оборудования. Пособие ориентировано на обучаемых, не имеющих первичной подготовки программирования для станков с числовым программным управлением.</t>
   </si>
   <si>
     <t>978-5-534-10446-2</t>
   </si>
   <si>
     <t>34.5-5я73</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ПРОГРАММИРОВАНИЯ ДЛЯ СТАНКОВ С ЧПУ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебное пособие предназначено для начального освоения программирования на устройстве числового программного управления HEIDENHAIN. В пособии приведены сведения о назначении и технических характеристиках системы. Подробно рассмотрены алгоритмы разработки девяти управляющих программ для фрезерных и сверлильных работ. Практические работы спланированы с нарастанием сложности, от занесения сведений о простейшей заготовке и одиночного сверления до выполнения сложных контуров. В них отражается подробное описание выполнения задания и приводится информация для выполнения самостоятельной работы. Практикум можно использовать при освоении программирования на программных станциях с виртуальной клавиатурой или физическим пультом управления, а также на пульте управления оборудования. Пособие ориентировано на обучаемых, не имеющих первичной подготовки программирования для станков с числовым программным управлением. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по технологическим направлениям, слушателей курсов по подготовке операторов и наладчиков станков с УЧПУ HEIDENHAIN.</t>
   </si>
   <si>
     <t>978-5-534-12512-2</t>
   </si>
   <si>
     <t>34.5-5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1256,61 +1253,61 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1439.0</v>
       </c>
       <c r="M10" s="9">
         <v>1579.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.435</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>