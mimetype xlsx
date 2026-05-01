--- v2 (2026-03-15)
+++ v3 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>16.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>