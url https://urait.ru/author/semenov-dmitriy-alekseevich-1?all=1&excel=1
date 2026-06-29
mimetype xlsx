--- v3 (2026-05-01)
+++ v4 (2026-06-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>02.05.2026</t>
+    <t>29.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,60 +172,60 @@
   <si>
     <t>МЕДИКО-БИОЛОГИЧЕСКИЕ ОСНОВЫ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются взаимосвязи человека со средой обитания и воздействие негативных факторов окружающей среды на защитные системы организма человека, раскрываются общие понятия промышленной токсикологии, даются представление о профессиональных заболеваниях и рекомендации по оказанию первой помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
   </si>
   <si>
     <t>978-5-534-16111-3</t>
   </si>
   <si>
     <t>68.9я723</t>
   </si>
   <si>
     <t>06.07.2023</t>
   </si>
   <si>
     <t>МЕДИКО-БИОЛОГИЧЕСКИЕ ОСНОВЫ БЕЗОПАСНОСТИ. ОХРАНА ТРУДА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Рассматриваются взаимосвязи человека со средой обитания и воздействие негативных факторов окружающей среды на защитные системы организма человека, раскрываются общие понятия промышленной токсикологии, даются представление о профессиональных заболеваниях и рекомендации по оказанию первой помощи. Читатель ознакомится с классификацией и экспертизой условий труда, изучит методы оценки условий труда и особенности расследования несчастных случаев на производстве, ознакомится с положениями нормативных правовых актов по вопросам охраны труда, а также со структурой органов и организаций, осуществляющих надзор и контроль над соблюдением законодательства в области охраны труда. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов теоретического и прикладного бакалавриата любых направлений и студентов колледжей в рамках дисциплин «Безопасность жизнедеятельности», «Охрана труда» и «Экология человека», а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
+    <t>Рассматриваются взаимосвязи человека со средой обитания и воздействие негативных факторов окружающей среды на защитные системы организма человека, раскрываются общие понятия промышленной токсикологии, даются представление о профессиональных заболеваниях и рекомендации по оказанию первой помощи. Читатель ознакомится с классификацией и экспертизой условий труда, изучит методы оценки условий труда и особенности расследования несчастных случаев на производстве, ознакомится с положениями нормативных правовых актов по вопросам охраны труда, а также со структурой органов и организаций, осуществляющих надзор и контроль над соблюдением законодательства в области охраны труда. Для студентов теоретического и прикладного бакалавриата любых направлений и студентов колледжей в рамках дисциплин «Безопасность жизнедеятельности», «Охрана труда» и «Экология человека», а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
   </si>
   <si>
     <t>978-5-534-17210-2</t>
   </si>
   <si>
     <t>МЕДИКО-БИОЛОГИЧЕСКИЕ ОСНОВЫ БЕЗОПАСНОСТИ. ОХРАНА ТРУДА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассматриваются взаимосвязи человека со средой обитания и воздействие негативных факторов окружающей среды на защитные системы организма человека, раскрываются общие понятия промышленной токсикологии, даются представление о профессиональных заболеваниях и рекомендации по оказанию первой помощи. Читатель ознакомится с классификацией и экспертизой условий труда, изучит методы оценки условий труда и особенности расследования несчастных случаев на производстве, ознакомится с положениями нормативных правовых актов по вопросам охраны труда, а также со структурой органов и организаций, осуществляющих надзор и контроль над соблюдением законодательства в области охраны труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов колледжей в рамках дисциплин «Безопасность жизнедеятельности», «Охрана труда» и «Экология человека», а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
+    <t>Рассматриваются взаимосвязи человека со средой обитания и воздействие негативных факторов окружающей среды на защитные системы организма человека, раскрываются общие понятия промышленной токсикологии, даются представление о профессиональных заболеваниях и рекомендации по оказанию первой помощи. Читатель ознакомится с классификацией и экспертизой условий труда, изучит методы оценки условий труда и особенности расследования несчастных случаев на производстве, ознакомится с положениями нормативных правовых актов по вопросам охраны труда, а также со структурой органов и организаций, осуществляющих надзор и контроль над соблюдением законодательства в области охраны труда. Для студентов колледжей в рамках дисциплин «Безопасность жизнедеятельности», «Охрана труда» и «Экология человека», а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
   </si>
   <si>
     <t>978-5-534-17182-2</t>
   </si>
   <si>
     <t>ОХРАНА ТРУДА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В данном курсе читатель ознакомится с классификацией и экспертизой условий труда, изучит методы оценки условий труда и особенности расследования несчастных случаев на производстве, ознакомится с положениями нормативных правовых актов по вопросам охраны труда, а также со структурой органов и организаций, осуществляющих надзор и контроль над соблюдением законодательства в области охраны труда. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов колледжей в рамках дисциплин «Безопасность жизнедеятельности», «Охрана труда» и «Экология человека», а также для широкого круга читателей, интересующихся вопросами экологии и безопасности жизнедеятельности.</t>
   </si>
   <si>
     <t>978-5-534-17183-9</t>
   </si>
   <si>
     <t>65.246я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">