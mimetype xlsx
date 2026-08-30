--- v4 (2026-06-29)
+++ v5 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>29.06.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>