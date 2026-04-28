--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+  <si>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -335,56 +335,50 @@
     <t>ПОЛИТИЧЕСКИЙ МЕНЕДЖМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Семенов В. А., Колесников В. Н.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Учебное пособие раскрывает основное содержание, методы и технологии политического менеджмента — одного из ключевых направлений современной политической деятельности. В пособии представлены субъекты политического менеджмента и его основные виды (имиджмейкинг, электоральный менеджмент, регулирование политических конфликтов, заключение политических союзов, технологии лоббизма, политический маркетинг, политическое консультирование, организация политических кампаний). После каждой главы книги даются контрольные вопросы и задания, приводится список литературы. Издание базируется на данных отечественных и зарубежных исследований фундаментального и прикладного характера в области эффективного политического менеджмента. При написании данного учебного пособия авторы исходят из междисциплинарного характера политического менеджмента как учебной дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-08008-7</t>
   </si>
   <si>
     <t>66.04я73</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>Социально-правовая и законодательная основы социальной работы с семьей и детьми. Учебник для СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...4 lines deleted...]
-    <t>Социальная работа</t>
   </si>
   <si>
     <t>В курсе раскрывается содержание понятия семейной политики, демонстрируется ее место в социальной политике государства. Проанализированы ключевые субъекты управления и основные направления реализации государственной семейной политики в Российской Федерации. Курс содержит актуальную характеристику состояния института семьи в Российской Федерации, включая его социально-демографические показатели. Подробно рассматриваются вопросы эффективности реализации государственной семейной политики в контексте текущих и перспективных общегосударственных приоритетов. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21854-1</t>
   </si>
   <si>
     <t>25.02.2025</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЧЕСКИЕ КОНЦЕПЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Зарубина В. Г.</t>
   </si>
   <si>
     <t>Учебный курс составлен в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Он включает в себя свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжен современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-21514-4</t>
   </si>
   <si>
     <t>07.04.2025</t>
   </si>
@@ -1783,345 +1777,345 @@
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>136</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>739.0</v>
       </c>
       <c r="M15" s="9">
         <v>809.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>80</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.183</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>587176</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>158</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L16" s="9">
         <v>779.0</v>
       </c>
       <c r="M16" s="9">
         <v>859.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>84</v>
       </c>
       <c r="Y16" s="8">
         <v>0.248</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>590141</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>53</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>399.0</v>
       </c>
       <c r="M17" s="9">
         <v>439.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.083</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>588349</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>175</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L18" s="9">
         <v>669.0</v>
       </c>
       <c r="M18" s="9">
         <v>739.0</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6">
         <v>60.5</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>84</v>
       </c>
       <c r="Y18" s="8">
         <v>0.265</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>588149</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>279</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L19" s="9">
         <v>1529.0</v>
       </c>
       <c r="M19" s="9">
         <v>1679.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.458</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>