--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
-[...1 lines deleted...]
-    <t>28.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -259,90 +259,87 @@
   <si>
     <t>Математические методы в профессиональной деятельности. Методика обучения математике</t>
   </si>
   <si>
     <t>В курсе излагаются методы математического моделирования социальных процессов. Математический аппарат применяется лишь в самом необходимом объеме. Курс может оказаться полезным для всех, кто, не изучая формальную сторону концепций математических теорий, пожелает познакомиться с основными принципами построения математических моделей сложных социальных явлений для их использования в своих научных исследованиях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, магистрам, а также аспирантам высших учебных заведений, изучающим гуманитарные дисциплины «Социология», «Политология», «Конфликтология», «Экономика», «Математические модели в управлении конфликтами», а также дисциплину «Теория игр».</t>
   </si>
   <si>
     <t>978-5-534-20644-9</t>
   </si>
   <si>
     <t>22.193я73</t>
   </si>
   <si>
     <t>19.03.2020</t>
   </si>
   <si>
     <t>МЕТОДИКА И ТЕХНИКА СОЦИОЛОГИЧЕСКИХ ИССЛЕДОВАНИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А., Зарубина В. Г.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
-    <t>Курс составлен в соответствии с государственным образовательным стандартом «Социально-экономическое образование». Он включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжен современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
+    <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
   </si>
   <si>
     <t>978-5-534-13027-0</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>01.04.2020</t>
   </si>
   <si>
     <t>ОТРАСЛЕВАЯ СОЦИОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Зарубина В. Г., Семенова В.А.</t>
   </si>
   <si>
-    <t>Учебное пособие составлено в соответствии с государственным образовательным стандартом 540400 «Социально-экономическое образование». Оно включает свод необходимых знаний по социологии, открывает возможность для самостоятельного поиска в различных областях социологии и создает условия для самопроверки, снабжено современным методическим аппаратом, который позволяет эффективно осваивать сложный учебный материал. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие адресовано студентам, аспирантам и преподавателям, интересующимся проблемами социологии.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-13024-9</t>
   </si>
   <si>
     <t>25.11.2019</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКИЙ АНАЛИЗ И ПРОГНОЗИРОВАНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А.</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Учебный курс раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Курс знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Курс дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
+    <t>Учебный курс «Политический анализ и прогнозирование» раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Пособие знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Книга дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
   </si>
   <si>
     <t>978-5-534-12707-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>03.10.2018</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКИЙ МЕНЕДЖМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Семенов В. А., Колесников В. Н.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Учебное пособие раскрывает основное содержание, методы и технологии политического менеджмента — одного из ключевых направлений современной политической деятельности. В пособии представлены субъекты политического менеджмента и его основные виды (имиджмейкинг, электоральный менеджмент, регулирование политических конфликтов, заключение политических союзов, технологии лоббизма, политический маркетинг, политическое консультирование, организация политических кампаний). После каждой главы книги даются контрольные вопросы и задания, приводится список литературы. Издание базируется на данных отечественных и зарубежных исследований фундаментального и прикладного характера в области эффективного политического менеджмента. При написании данного учебного пособия авторы исходят из междисциплинарного характера политического менеджмента как учебной дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-08008-7</t>
   </si>
@@ -1573,549 +1570,549 @@
       <c r="K12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L12" s="9">
         <v>2599.0</v>
       </c>
       <c r="M12" s="9">
         <v>2859.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.739</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586318</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>433</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L13" s="9">
         <v>2239.0</v>
       </c>
       <c r="M13" s="9">
         <v>2459.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.645</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>586316</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="6" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>298</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L14" s="9">
         <v>1609.0</v>
       </c>
       <c r="M14" s="9">
         <v>1769.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.481</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>590509</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>136</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>739.0</v>
       </c>
       <c r="M15" s="9">
         <v>809.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>80</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.183</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>587176</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" s="6" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>158</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L16" s="9">
         <v>779.0</v>
       </c>
       <c r="M16" s="9">
         <v>859.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>84</v>
       </c>
       <c r="Y16" s="8">
         <v>0.248</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>590141</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>53</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>399.0</v>
       </c>
       <c r="M17" s="9">
         <v>439.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.083</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>588349</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E18" s="6" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>175</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L18" s="9">
         <v>669.0</v>
       </c>
       <c r="M18" s="9">
         <v>739.0</v>
       </c>
       <c r="N18" s="6"/>
       <c r="O18" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6">
         <v>60.5</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>84</v>
       </c>
       <c r="Y18" s="8">
         <v>0.265</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>588149</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E19" s="6" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>279</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="L19" s="9">
         <v>1529.0</v>
       </c>
       <c r="M19" s="9">
         <v>1679.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>55</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>56</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.458</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>