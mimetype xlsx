--- v4 (2026-06-23)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
-    <t>23.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>