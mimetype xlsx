--- v1 (2026-02-20)
+++ v2 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>20.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>