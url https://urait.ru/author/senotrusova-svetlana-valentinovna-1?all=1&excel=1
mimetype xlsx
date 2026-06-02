--- v2 (2026-04-09)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>09.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -200,53 +200,50 @@
     <t>ТАМОЖЕННЫЕ ПЛАТЕЖИ ВО ВНЕШНЕТОРГОВЫХ ОПЕРАЦИЯХ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
     <t>В курсе излагаются основные понятия и роль таможенных платежей, теоретические основы правового регулирования таможенных платежей, механизм правового регулирования уплаты и взимания таможенных платежей, правовой статус основных участников таможенных отношений. Исходя из таможенного законодательства рассматриваются вопросы проведения таможенных операций при уплате таможенных платежей, проведения таможенного контроля, определения таможенной стоимости. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Данный курс предназначается для студентов вузов, обучающихся по специальности «Таможенное дело», а также для аспирантов, преподавателей, специалистов по таможенному оформлению, таможенных представителей, предпринимателей и менеджеров.</t>
   </si>
   <si>
     <t>978-5-534-16785-6</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>ТАМОЖЕННЫЕ ПЛАТЕЖИ ВО ВНЕШНЕТОРГОВЫХ ОПЕРАЦИЯХ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе излагаются основные понятия и роль таможенных платежей, теоретические основы правового регулирования таможенных платежей, механизм правового регулирования уплаты и взимания таможенных платежей, правовой статус основных участников таможенных отношений. Исходя из таможенного законодательства рассматриваются вопросы проведения таможенных операций при уплате таможенных платежей, проведения таможенного контроля, определения таможенной стоимости. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Данный курс предназначается для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17229-4</t>
   </si>
   <si>
     <t>29.10.2020</t>
   </si>
   <si>
     <t>ТАМОЖЕННЫЙ КОНТРОЛЬ ТОВАРОВ И ТРАНСПОРТНЫХ СРЕДСТВ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе в сжатой и доходчивой форме излагаются вопросы таможенного контроля товаров и транспортных средств. Особое внимание уделяется описанию понятий, принципов, основ нормативно-правового регулирования при проведении таможенного контроля, анализу субъектов и объектов таможенного контроля. Исследуется современная система управлениями рисками, формы таможенного контроля и меры, обеспечивающие проведение таможенного контроля. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим, социально-экономическим направлениям, аспирантов, преподавателей, предпринимателей, менеджеров и всех интересующихся вопросами внешнеэкономической деятельности и таможенного регулирования.</t>
   </si>
   <si>
     <t>978-5-534-13949-5</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1107,134 +1104,134 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1409.0</v>
       </c>
       <c r="M8" s="9">
         <v>1549.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.427</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588485</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>158</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>779.0</v>
       </c>
       <c r="M9" s="9">
         <v>859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Y9" s="8">
         <v>0.248</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>