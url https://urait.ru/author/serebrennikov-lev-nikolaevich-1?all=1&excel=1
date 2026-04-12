--- v1 (2026-02-10)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>10.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>