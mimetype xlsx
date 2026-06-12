--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>13.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,102 +163,99 @@
   <si>
     <t>978-5-534-20639-5</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.09.2016</t>
   </si>
   <si>
     <t>ДОПОЛНИТЕЛЬНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ. ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Байбородова Л. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Пособие посвящено психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов пособия.</t>
+    <t>Учебник посвящен психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов учебника.</t>
   </si>
   <si>
     <t>978-5-534-07619-6</t>
   </si>
   <si>
     <t>74.200.587я723</t>
   </si>
   <si>
     <t>26.08.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ТЕХНОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Серебренников Л. Н.</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы, связанные с содержанием и организацией обучения школьников технологии на различных этапах и уровнях образовательного процесса. В представленном материале нашли отражение идеи классической и современной педагогики, опыт отечественных и зарубежных ученых и практиков в деле развития технологического образования.</t>
+    <t>В учебнике рассматриваются вопросы, связанные с содержанием и организацией обучения школьников технологии на различных этапах и уровнях образовательного процесса. В представленном материале нашли отражение идеи классической и современной педагогики, опыт отечественных и зарубежных ученых и практиков в деле развития технологического образования.</t>
   </si>
   <si>
     <t>978-5-534-06302-8</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
   <si>
     <t>09.01.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ТЕХНОЛОГИИ (ТРУДА) 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-10911-5</t>
   </si>
   <si>
     <t>74.26я723</t>
   </si>
   <si>
     <t>19.09.2016</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ. ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ДЕТЕЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник посвящен психолого-педагогическому сопровождению детей в дополнительном образовании. В нем рассматриваются общие основы организации данного процесса, индивидуализация образовательной деятельности детей, теоретические основы процессов развития творческих способностей детей, вопросы социально-профессионального самоопределения, а также подробно раскрываются особенности технологии портфолио и вопросы взаимодействия педагогов и родителей учащихся. Данное издание дополнено приложениями, способствующими лучшему усвоению материалов учебника.</t>
   </si>
   <si>
     <t>978-5-534-06557-2</t>
   </si>
   <si>
     <t>74.200.587я73</t>
   </si>
   <si>
     <t>22.08.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПЕДАГОГИКА. ПРОФОРИЕНТАЦИЯ И САМООПРЕДЕЛЕНИЕ ДЕТЕЙ-СИРОТ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном курсе рассматриваются сущность, содержание и формы профориентации детей-сирот и детей, оставшихся без попечения родителей; организация предпрофильной подготовки и профильного обучения старших воспитанников учреждений для детей-сирот; функции, принципы психолого-педагогического сопровождения профессионального самоопределения детей-сирот, способы, формирующие способность к самоопределению, и место тьюторства в этом процессе.</t>
   </si>
   <si>
     <t>978-5-534-08343-9</t>
   </si>
   <si>
     <t>74.200.52я73</t>
   </si>
   <si>
     <t>12.08.2016</t>
   </si>
@@ -1207,199 +1204,199 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1909.0</v>
       </c>
       <c r="M9" s="9">
         <v>2099.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.56</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584643</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>189</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1109.0</v>
       </c>
       <c r="M10" s="9">
         <v>1219.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.349</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584637</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>221</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1259.0</v>
       </c>
       <c r="M11" s="9">
         <v>1379.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.388</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>