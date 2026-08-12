--- v3 (2026-06-12)
+++ v4 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>12.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>