--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>МЕТРОЛОГИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сергеев А. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Метрология, стандартизация и сертификация</t>
   </si>
   <si>
-    <t>В курсе изложены научно-технические, нормативно-методические и организационные основы метрологии продукции и услуг. Раскрыты характеристики средств измерений, принципы техники измерений, методы достижения единства измерений и метрологического обеспечения с учетом современных требований стандартизации. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм.</t>
+    <t>В учебнике изложены научно-технические, нормативно-методические и организационные основы метрологии продукции и услуг. Раскрыты характеристики средств измерений, принципы техники измерений, методы достижения единства измерений и метрологического обеспечения с учетом современных требований стандартизации. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16327-8</t>
   </si>
   <si>
     <t>30.1065.2/4.ця723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.02.2023</t>
   </si>
   <si>
     <t>МЕТРОЛОГИЯ, СТАНДАРТИЗАЦИЯ И СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Сергеев А. Г., Терегеря В. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -197,53 +197,50 @@
     <t>30.1065.2/4.ця73</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>МЕТРОЛОГИЯ, СТАНДАРТИЗАЦИЯ И СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-19604-7</t>
   </si>
   <si>
     <t>19.05.2023</t>
   </si>
   <si>
     <t>СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Издание представляет собой модуль по курсу «Метрология, стандартизация и сертификация». Изложены научно-технические, нормативно-методические и организационные основы сертификации продукции и услуг. С целью гармонизации работ в области сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм.</t>
   </si>
   <si>
     <t>978-5-534-16328-5</t>
   </si>
   <si>
     <t>СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике по курсу «Метрология, стандартизация и сертификация» изложены научно-технические, нормативно-методические и организационные основы сертификации продукции и услуг. С целью гармонизации работ в области сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм. В книге приведено большое число примеров и справочных данных в виде таблиц и диаграмм. После каждой главы даются контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-16331-5</t>
   </si>
   <si>
     <t>СТАНДАРТИЗАЦИЯ И СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматриваются средства и методы проведения работ по различным видам стандартизации и сертификации. Изложены научно-технические, нормативно-методические и организационные основы стандартизации и сертификации продукции и услуг. С целью гармонизации работ в области стандартизации и сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм. После каждой главы даются контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-16329-2</t>
   </si>
   <si>
     <t>30.10я723</t>
   </si>
   <si>
     <t>05.12.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ КАЧЕСТВОМ ОБРАЗОВАНИЯ. ДОКУМЕНТИРОВАНИЕ СИСТЕМ МЕНЕДЖМЕНТА КАЧЕСТВА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
@@ -1195,204 +1192,204 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1179.0</v>
       </c>
       <c r="M9" s="9">
         <v>1299.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.367</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583823</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>348</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1839.0</v>
       </c>
       <c r="M10" s="9">
         <v>2019.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.542</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>598964</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>158</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>779.0</v>
       </c>
       <c r="M11" s="9">
         <v>859.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="X11" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="Y11" s="8">
         <v>0.248</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">