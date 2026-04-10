--- v1 (2026-02-20)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>21.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>