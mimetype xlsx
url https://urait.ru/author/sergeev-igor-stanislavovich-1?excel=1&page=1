--- v2 (2026-04-10)
+++ v3 (2026-05-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00981-1</t>
   </si>
   <si>
     <t>74.03я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII до конца XX в. в странах европейской цивилизации. После каждой главы приведены списки основной и дополнительной литературы для самостоятельного изучения.</t>
+    <t>В учебнике дано целостное рассмотрение истории зарубежного и российского образования на фоне становления и развития педагогической мысли. Предпринята попытка параллельного рассмотрения исторического развития педагогической мысли и практики воспитания у разных народов в одни и те же хронологические периоды: в первобытном обществе, в эпоху цивилизаций Древнего Востока и античного мира, в период Средневековья и Возрождения, в эпоху Нового и Новейшего времени с XVII в. до конца XX в. в странах европейской цивилизации.</t>
   </si>
   <si>
     <t>978-5-534-10201-7</t>
   </si>
   <si>
     <t>74.03я723</t>
   </si>
   <si>
     <t>17.04.2013</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ В ВЫСШЕЙ ШКОЛЕ. Учебник и практикум</t>
   </si>
   <si>
     <t>Блинов В. И., Виненко В. Г., Сергеев И. С.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
     <t>Задача учебника содействовать преподавателю вуза с первых его шагов в создании собственной методической системы. Именно поэтому издание построено как система заданий для индивидуальной или групповой самостоятельной работы. Выполнение этих заданий позволяет усвоить знания о процессах модернизации высшего образования в России и за рубежом; овладеть поисковыми и аналитическими умениями, необходимыми для разработки современных программ высшего образования; проектировочными умениями, которые применяются в процессе преподавания.</t>
   </si>
@@ -229,120 +229,117 @@
   <si>
     <t>978-5-534-05089-9</t>
   </si>
   <si>
     <t>19.10.2018</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРОФЕССИОНАЛЬНОГО ОБУЧЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются основы педагогической деятельности в системе современного профессионального образования: роль мастера производственного обучения образовательной организации и наставника на производстве, проектирование, организация и ведение профессионального обучения, контроль, оценка процесса и результатов освоения профессиональной деятельности, документирование деятельности мастера производственного обучения и наставника на производстве. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов образовательных учреждений высшего образования, мастеров производственного обучения и наставников на производстве, а также работников системы дополнительного профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-14863-3</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>23.05.2017</t>
   </si>
   <si>
     <t>ОБРАЗОВАТЕЛЬНЫЙ ПРОЦЕСС В ПРОФЕССИОНАЛЬНОМ ОБРАЗОВАНИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии характеризуются правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях; рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практико-ориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
+    <t>В учебном пособии характеризуются правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях; рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-00080-1</t>
   </si>
   <si>
     <t>74.560я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННО-ПЕДАГОГИЧЕСКОЕ СОПРОВОЖДЕНИЕ ГРУППЫ (КУРСА) ОБУЧАЮЩИХСЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И., Сергеев И. С. ; Под общ. ред. Блинова В.И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данной книги, обеспечивает гибкость образовательного процесса.</t>
+    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание учебника отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-09146-5</t>
   </si>
   <si>
     <t>09.07.2021</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 2.0. ОРГАНИЗАЦИЯ УЧЕБНОЙ ДЕЯТЕЛЬНОСТИ СТУДЕНТОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Блинов В. И., Есенина Е. Ю., Сергеев И. С.</t>
   </si>
   <si>
     <t>Рассматриваются особенности организации учебной деятельности обучающихся, способы управления их учебной мотивацией, современные методы обучения и образовательные технологии в профессиональном образовании. Особое внимание уделяется использованию современных цифровых средств в образовательном процессе, изменениям в деятельности преподавателя и обучающегося в условиях цифровой трансформации, дистанционного и смешанного обучения, требованиям к онлайн-курсам и электронному образовательному контенту. Соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования. Адресовано студентам вузов, слушателям курсов повышения квалификации, преподавателям профессиональных образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-14773-5</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>31.01.2023</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА 2.0. ОРГАНИЗАЦИЯ УЧЕБНОЙ ДЕЯТЕЛЬНОСТИ СТУДЕНТОВ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассматриваются особенности организации учебной деятельности обучающихся, способы управления их учебной мотивацией, современные методы обучения и образовательные технологии в профессиональном образовании. Особое внимание уделяется использованию современных цифровых средств в образовательном процессе, изменениям в деятельности преподавателя и обучающегося в условиях цифровой трансформации, дистанционного и смешанного обучения, требованиям к онлайн-курсам и электронному образовательному контенту. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Адресовано студентам образовательных учреждений среднего профессионального образования, слушателям курсов повышения квалификации, преподавателям профессиональных образовательных организаций.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16206-6</t>
   </si>
   <si>
     <t>29.03.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, аспирантов, преподавателей и методистов системы профессионального образования.</t>
+    <t>В учебнике представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования.</t>
   </si>
   <si>
     <t>978-5-534-18140-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1536,127 +1533,127 @@
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1259.0</v>
       </c>
       <c r="M13" s="9">
         <v>1379.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>87</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.389</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>589518</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>691</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="9">
         <v>3019.0</v>
       </c>
       <c r="M14" s="9">
         <v>3319.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>73</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.848</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>