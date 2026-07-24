--- v3 (2026-05-26)
+++ v4 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>26.05.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>