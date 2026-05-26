--- v2 (2026-04-10)
+++ v3 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>10.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -115,96 +115,96 @@
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.05.2017</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ПЕДАГОГИКА. Учебник для СПО</t>
   </si>
   <si>
-    <t>В.И. Блинов [и др.].</t>
+    <t xml:space="preserve"> В. И. Блинов [и др.] ; под общей редакцией В. И. Блинова.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика высшей школы. Профессиональная педагогика</t>
   </si>
   <si>
-    <t>В курсе представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом, а также особенности и правила проектирования образовательного процесса по профессиональным образовательным программам в современных условиях. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Соответствует актуальным требованиям федерального государственного образовательного стандарта профессионального образования. Для студентов, аспирантов, преподавателей и методистов системы профессионального образования.</t>
+    <t>В курсе представлены основные понятия, принципы и подходы, особенности деятельности преподавателя профессионального образования и условия ее успеха; характеризуются методологические и нормативно-правовые основы профессионального образования в России и за рубежом. Рассматриваются особенности организации учебной деятельности обучающихся, современные методы обучения и образовательные технологии в профессиональном образовании; функции, принципы, методы и средства педагогического контроля и оценки освоения образовательной программы, технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18318-4</t>
   </si>
   <si>
     <t>74.560я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ И МЕТОДИЧЕСКИЕ ОСНОВЫ ПЕДАГОГИЧЕСКОГО СОПРОВОЖДЕНИЯ ГРУППЫ ОБУЧАЮЩИХСЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Блинов В. И., Сергеев И. С. ; Под общ. ред. Блинова В.И.</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
-    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание пособия отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данной книги, обеспечивает гибкость образовательного процесса.</t>
+    <t>В учебном пособии рассматриваются технологии и формы организации внеклассной (внеурочной) работы; современные подходы к организации и ведению профориентационной работы профессиональной образовательной организации со школьниками и их родителями; особенности сопровождения профессионального самоопределения студентов и организации их предпринимательского образования. Содержание учебника отвечает требованиям развивающего педагогического образования, вбирает в себя передовые идеи отечественной и зарубежной профессиональной педагогики. Широкий набор практикоориентированных, проблемных и творческих заданий дает простор для выбора форм и методов обучения с использованием данного учебника, обеспечивает гибкость образовательного процесса.</t>
   </si>
   <si>
     <t>978-5-534-09149-6</t>
   </si>
   <si>
     <t>74.560я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>