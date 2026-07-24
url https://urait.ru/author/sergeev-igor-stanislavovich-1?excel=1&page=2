--- v3 (2026-05-26)
+++ v4 (2026-07-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
-    <t>26.05.2026</t>
+    <t>24.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>