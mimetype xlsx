--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16434-3</t>
   </si>
   <si>
     <t>65.053я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.08.2021</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКОЕ УПРАВЛЕНИЕ В РЫБНОЙ ОТРАСЛИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>, Волкогон В. А. [и др.] ; Под общ. ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития. Осуществлено построение эконометрических линейных моделей рыбной отрасли типа «затраты выпуск», разработана и реализована методика проведения аудита программных и непрограммных расходов РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, магистратуры, курсантов, аспирантов, докторантов, слушателей системы подготовки и переподготовки кадров учебных заведений и работников НИИ рыбной отрасли.</t>
   </si>
   <si>
     <t>978-5-534-14682-0</t>
   </si>
   <si>
     <t>65.054я73</t>
   </si>
   <si>
     <t>30.12.2022</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ЭКОНОМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Сергеев Л. И., Сергеев Д. Л., Юданова А. Л. ; Под ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>