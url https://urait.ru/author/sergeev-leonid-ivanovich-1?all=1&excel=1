--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>03.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,144 +133,144 @@
   <si>
     <t>25.02.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННЫЙ АУДИТ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Сергеев Л. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>Во второй, дополненной и обновленной, редакции курса изложены основные положения теоретических основ государственного аудита, проанализированы российские и зарубежные основы организации государственного аудита. Подробно рассмотрены основные положения организации и планирования государственного аудита и финансового контроля в Российской Федерации, нормативно-правовые основы независимого государственного аудита, содержание и этапы проведения контрольного мероприятия. Разобраны методические подходы для оценки результативности (эффективности) государственного аудита, освещены особенности осуществления государственного аудита в условиях программно-целевого и цифрового социально-экономического развития. Практикум, предлагаемый в конце каждой темы курса, включает ситуации для анализа и темы для подготовки студентами докладов и рефератов по пройденному материалу. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Во второй, дополненной и обновленной, редакции курса изложены основные положения теоретических основ государственного аудита, проанализированы российские и зарубежные основы организации государственного аудита. Подробно рассмотрены основные положения организации и планирования государственного аудита и финансового контроля в Российской Федерации, нормативно-правовые основы независимого государственного аудита, содержание и этапы проведения контрольного мероприятия. Разобраны методические подходы для оценки результативности (эффективности) государственного аудита, освещены особенности осуществления государственного аудита в условиях программно-целевого и цифрового социально-экономического развития. Практикум, предлагаемый в конце каждой темы курса, включает ситуации для анализа и темы для подготовки студентами докладов и рефератов по пройденному материалу.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16434-3</t>
   </si>
   <si>
     <t>65.053я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.08.2021</t>
   </si>
   <si>
     <t>СТРАТЕГИЧЕСКОЕ УПРАВЛЕНИЕ В РЫБНОЙ ОТРАСЛИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>, Волкогон В. А. [и др.] ; Под общ. ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
-    <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития. Осуществлено построение эконометрических линейных моделей рыбной отрасли типа «затраты выпуск», разработана и реализована методика проведения аудита программных и непрограммных расходов РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, магистратуры, курсантов, аспирантов, докторантов, слушателей системы подготовки и переподготовки кадров учебных заведений и работников НИИ рыбной отрасли.</t>
+    <t>В настоящем курсе обобщаются теоретические положения программно-целевого подхода к стратегическому управлению производством на макроуровне и направления его развития. Рассматривается содержание природы экономической эффективности программного развития, предлагается авторский подход определения результативности программно-целевой деятельности рыбохозяйственной отрасли страны. Детально исследуются процессы целеполагания социально-экономического развития и теоретические положения программного установления стратегических целей рыбохозяйственной деятельности. Анализируются положения реализации действующих программ развития РХК и стратегического развития отрасли до 2030 г. Обобщаются вопросы цифровой экономики и внедрения цифровых платформ в деятельности рыбной отрасли. Исследуется контрактация использования государственных расходов РХК в рамках программного развития.</t>
   </si>
   <si>
     <t>978-5-534-14682-0</t>
   </si>
   <si>
     <t>65.054я73</t>
   </si>
   <si>
     <t>30.12.2022</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ЭКОНОМИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Сергеев Л. И., Сергеев Д. Л., Юданова А. Л. ; Под ред. Сергеева Л.И.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>В курсе обобщаются новые теоретические политэкономические положения цифровой экономики как феномена технологической революции в обществе. Особое внимание уделяется изучению перспективных процессов цифровизации экономико-управленческих функций в системе регулирования социально-экономического развития. Выделена в отдельный блок актуализация процессов цифровизации государственного аудита и налогово-бюджетного регулирования на основе использования сетевых платформ и интернет-технологий. Рассматриваются вопросы взаимосвязи управления и финансов в условиях программно-цифровой трансформации, рекомендуется к изучению платформенное регулирование цифровых финансов. Даются новые положения отраслевой цифровой трансформации, анализируются цифровые преобразования в разрезе предприятий и государственного аудита. Анализируются перспективные положения развития искусственного интеллекта, представлены новые направления преобразований цифровых технологий в социально-экономическом развитии. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата, магистратуры и специалитета, обучающихся по экономическим направлениям, а также аспирантов и преподавателей вузов, слушателей системы подготовки и переподготовки экономико-управленческих кадров.</t>
+    <t>В учебнике обобщаются новые теоретические политэкономические положения цифровой экономики как феномена технологической революции в обществе. Особое внимание уделяется изучению перспективных процессов цифровизации экономико-управленческих функций в системе регулирования социально-экономического развития. Выделена в отдельный блок актуализация процессов цифровизации государственного аудита и налогово-бюджетного регулирования на основе использования сетевых платформ и интернет-технологий. Рассматриваются вопросы взаимосвязи управления и финансов в условиях программно-цифровой трансформации, рекомендуется к изучению платформенное регулирование цифровых финансов. Даются новые положения отраслевой цифровой трансформации, анализируются цифровые преобразования в разрезе предприятий и государственного аудита. Анализируются перспективные положения развития искусственного интеллекта, представлены новые направления преобразований цифровых технологий в социально-экономическом развитии.</t>
   </si>
   <si>
     <t>978-5-534-15797-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ЭКОНОМИКА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Сергеев Л. И., Сергеев Д. Л., Юданова А. Л.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе обобщаются новые теоретические политэкономические положения цифровой экономики как феномена технологической революции в обществе. Особое внимание уделяется изучению перспективных процессов цифровизации экономико-управленческих функций в системе регулирования социально-экономического развития. Даются новые положения отраслевой цифровой трансформации. Анализируются перспективные положения развития искусственного интеллекта, представлены новые направления преобразований цифровых технологий в социально-экономическом развитии. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20837-5</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>ЭКОНОМИКА РЫБНОГО ХОЗЯЙСТВА. ЦИФРОВИЗАЦИЯ УПРАВЛЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Сергеева Л.И., Мнацаканяна А.Г.</t>
   </si>
   <si>
-    <t>Изучаются тенденции развития и цифровые платформы, подчеркиваются проблемы и стратегические направления деятельности рыбной отрасли России. Рассматриваются вопросы цифровизации воспроизводства стоимости общественного продукта, цифровых корпоративных управленческих отношений в сетевой экономике. Обобщаются вопросы сетевой трансформация в развитии экономической теории воспроизводства. Анализируется экономико-математическое моделирование бизнес-процессов рыбохозяйственных предприятий. Дается состояние и развитие процессов управления рыбохозяйственных предприятий в цифровой экономике. Анализируются процессы стоимостного управления в условиях цифровизации рыбной отрасли. Изучаются информационное обеспечение процесса управления предприятий рыбного хозяйства и пути внедрения цифровых систем и методов управления предприятий РХК. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Изучаются тенденции развития и цифровые платформы, подчеркиваются проблемы и стратегические направления деятельности рыбной отрасли России. Рассматриваются вопросы цифровизации воспроизводства стоимости общественного продукта, цифровых корпоративных управленческих отношений в сетевой экономике. Обобщаются вопросы сетевой трансформация в развитии экономической теории воспроизводства. Анализируется экономико-математическое моделирование бизнес-процессов рыбохозяйственных предприятий. Дается состояние и развитие процессов управления рыбохозяйственных предприятий в цифровой экономике. Анализируются процессы стоимостного управления в условиях цифровизации рыбной отрасли. Изучаются информационное обеспечение процесса управления предприятий рыбного хозяйства и пути внедрения цифровых систем и методов управления предприятий РХК.</t>
   </si>
   <si>
     <t>978-5-534-14841-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>