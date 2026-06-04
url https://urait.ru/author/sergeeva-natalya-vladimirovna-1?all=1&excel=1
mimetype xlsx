--- v2 (2026-04-12)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>12.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>24.04.2023</t>
   </si>
   <si>
     <t>БАНКОВСКОЕ ДЕЛО 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Мартыненко Н. Н., Маркова О. М., Рудакова О. С., Сергеева Н. В. ; Под ред. Мартыненко Н. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Деньги. Кредит. Банки</t>
   </si>
   <si>
-    <t>В курсе представлена универсальная система банковских операций, основы их организации, безопасности и правового обеспечения. Авторы показывают, что все многообразие пассивных и активных операций банка, включая собственные и привлеченные средства, кредиты, операции с ценными бумагами, сопровождается рисками. Изложение тем заканчивается вопросами для самопроверки и тестовыми заданиями. Курс предназначен для студентов, преподавателей экономических дисциплин учебных заведений экономического профиля, а также будет интересен широкому кругу читателей, самостоятельно изучающих банковскую деятельность или пользующихся услугами банков.</t>
+    <t>В курсе представлена универсальная система банковских операций, основы их организации, безопасности и правового обеспечения. Авторы показывают, что все многообразие пассивных и активных операций банка, включая собственные и привлеченные средства, кредиты, операции с ценными бумагами, сопровождается рисками. Изложение глав заканчивается вопросами для самопроверки и тестовыми заданиями. Учебник предназначен для студентов, преподавателей экономических дисциплин учебных заведений экономического профиля, а также будет интересен широкому кругу читателей, самостоятельно изучающих банковскую деятельность или пользующихся услугами банков.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16708-5</t>
   </si>
   <si>
     <t>65.262.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>БАНКОВСКОЕ ДЕЛО 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-16709-2</t>
   </si>
   <si>
     <t>18.11.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ ФИНАНСОВЫЙ РЫНОК. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Эскиндарова М.А., Звоновой Е.А.</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой главе приводятся тесты, задачи, кейсы и другие дидактические материалы. Учебник «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника». В серии уже был выпущен учебник «Мировые финансы». Также в серию войдут учебники: «Международные валютные отношения», «Международный кредит и международная банковская деятельность», «Национальные валютно-финансовые системы зарубежных стран», «Международные платежные системы». Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассматриваются теоретические и практические аспекты функционирования всех секторов международного финансового рынка. Даются понятия международного финансового рынка, секьюритизации, финансовых рисков, платежной инфраструктуры рынка, регулирования кризисов международного финансового рынка, а также места России в структуре международного финансового рынка. В практикуме по каждой теме приводятся задачи, кейсы и другие дидактические материалы. Курс «Международный финансовый рынок» подготовлен коллективом департамента мировой экономики и мировых финансов Финансового университета при Правительстве Российской Федерации и представляет собой второй учебник серии «Библиотека будущего финансиста-международника».</t>
   </si>
   <si>
     <t>978-5-534-16871-6</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>15.09.2015</t>
   </si>
   <si>
     <t>МИРОВЫЕ ФИНАНСЫ: СТРУКТУРА И АНАЛИЗ МИРОВЫХ РЫНКОВ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются структура и особенности мирового финансового рынка, функционирование валютных рынков и систем, функция и структура мирового фондового рынка, особенности развития рынка страхования. Каждая тема сопровождается вопросами для самопроверки, а также практикумом с задачами и кейсами. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования для подготовки бакалавров и магистров направления подготовки «Экономика». Для студентов высших учебных заведений экономического профиля, аспирантов, преподавателей, а также практических работников финансово-кредитных органов.</t>
   </si>
   <si>
     <t>978-5-534-17687-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">