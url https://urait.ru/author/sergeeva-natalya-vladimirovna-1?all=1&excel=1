--- v3 (2026-06-04)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>04.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>