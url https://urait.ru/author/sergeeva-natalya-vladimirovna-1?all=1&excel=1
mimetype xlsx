--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -846,54 +846,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>524</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2659.0</v>
+        <v>2789.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2919.0</v>
+        <v>3069.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -916,54 +916,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>524</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2659.0</v>
+        <v>2789.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2919.0</v>
+        <v>3069.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -986,54 +986,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>430</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2219.0</v>
+        <v>2329.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2439.0</v>
+        <v>2559.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>409</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2129.0</v>
+        <v>2229.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2339.0</v>
+        <v>2449.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>