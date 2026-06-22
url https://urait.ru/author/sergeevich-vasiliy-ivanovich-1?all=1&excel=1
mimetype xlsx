--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -146,53 +146,50 @@
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>«Древности русского права» (первоначальное название «Русские юридические древности») выдающаяся работа одного из самых крупных историков России В. И. Сергеевича. В ней нарисована картина развития социально-экономических связей, юридических отношений, политической структуры русского общества, включая изменения его государственного строя. Книга входит в программы высших учебных заведений по истории отечественного государства и права в качестве дополнительной литературы. В настоящем издании публикуется в четырех томах.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-07688-2, 978-5-534-07692-9</t>
   </si>
   <si>
     <t>63.3(2)4</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ДРЕВНОСТИ РУССКОГО ПРАВА В 4 Т. ТОМ 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>«Древности русского права» (первоначальное название — «Русские юридические древности») — выдающаяся работа одного из самых крупных историков России В. И. Сергеевича. В ней нарисована картина развития социально-экономических связей, юридических отношений, политической структуры русского общества, включая изменения его государственного строя. Книга входит в программы высших учебных заведений по истории отечественного государства и права в качестве дополнительной литературы. В настоящем издании публикуется в четырех томах.</t>
   </si>
   <si>
     <t>978-5-534-07690-5, 978-5-534-07692-9</t>
   </si>
   <si>
     <t>ДРЕВНОСТИ РУССКОГО ПРАВА В 4 Т. ТОМ 3</t>
   </si>
   <si>
     <t>978-5-534-07693-6, 978-5-534-07692-9</t>
   </si>
   <si>
     <t>ДРЕВНОСТИ РУССКОГО ПРАВА В 4 Т. ТОМ 4</t>
   </si>
   <si>
     <t>978-5-534-07691-2, 978-5-534-07692-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -906,193 +903,193 @@
         <v>301</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1299.0</v>
       </c>
       <c r="M6" s="9">
         <v>1429.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.485</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>562711</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>295</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1279.0</v>
       </c>
       <c r="M7" s="9">
         <v>1409.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.477</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>562712</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>258</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1139.0</v>
       </c>
       <c r="M8" s="9">
         <v>1249.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.432</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>