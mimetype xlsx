--- v3 (2026-05-05)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>16.08.2016</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. БАЗОВЫЕ ПОНЯТИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Шагин В. Л., Соколов А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математический анализ</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено основам математического анализа. В нем в доходчивой форме объясняется происхождение и существо фундаментальных понятий, на которых строится теория: предел, непрерывность, производная, интеграл, подробно рассматриваются методы исследования функций и построения графиков. Изложение теоретических вопросов сопровождается иллюстрирующими примерами, а также многочисленными задачами и вопросами, позволяющими оценить степень усвоения материала. Предлагаемое учебное пособие следует рассматривать как дополнение к основному учебнику по курсу математического анализа, рекомендованному преподавателем данной дисциплины. Все вводимые понятия снабжаются качественной интерпретацией, что позволит более наглядно представить и осмыслить их содержание. Изложение теоретических вопросов сопровождается многочисленными примерами. В конце каждого раздела приведены упражнения в виде задач для самостоятельного решения, а также контрольные вопросы для проверки правильности усвоения материала.</t>
+    <t>Учебное пособие посвящено основам математического анализа. В нем в доходчивой форме объясняется происхождение и существо фундаментальных понятий, на которых строится теория: предел, непрерывность, производная, интеграл, подробно рассматриваются методы исследования функций и построения графиков. Изложение теоретических вопросов сопровождается иллюстрирующими примерами, а также многочисленными задачами и вопросами, позволяющими оценить степень усвоения материала. Предлагаемое учебное пособие следует рассматривать как дополнение к основному учебнику по курсу математического анализа, рекомендованному преподавателем данной дисциплины.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00884-5</t>
   </si>
   <si>
     <t>22.161я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>МАТЕМАТИЧЕСКИЙ АНАЛИЗ. БАЗОВЫЕ ПОНЯТИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-9916-9072-0</t>
   </si>
   <si>
     <t>22.161я723</t>
   </si>
   <si>
     <t>19.02.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ИГР ДЛЯ ЭКОНОМИСТОВ 2-е изд., испр. и доп. Учебник и практикум</t>
   </si>
   <si>
     <t>Шагин В. Л.</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Теория игр — дисциплина, которая очень тесно переплетается с жизнью. Везде, где сталкиваются интересы двух или более индивидуумов, складывается игровая ситуация. Это в первую очередь экономика, где есть игроки — продавцы и покупатели, нанимаемые работники и работодатели, государство и фирмы и т.д. Это и менеджмент, и страховое дело, и юриспруденция, и политика. В любой из перечисленных отраслей знаний возможны столкновения интересов различных групп людей. В данном курсе последовательно описаны основные понятия теории некооперативных игр. Рассмотрены статические и динамические игры с полной и неполной, с совершенной и несовершенной информацией. В курсе предпринята попытка приблизить уровень изложения к экономистам за счет не только примеров из экономики, но и более подробного и неформального изложения материала, которое тесно переплетается с множеством практических примеров и дает возможность глубже осмыслить основные понятия теории игр.</t>
+    <t>Теория игр — дисциплина, которая очень тесно переплетается с жизнью. Везде, где сталкиваются интересы двух или более индивидуумов, складывается игровая ситуация. Это в первую очередь экономика, где есть игроки — продавцы и покупатели, нанимаемые работники и работодатели, государство и фирмы и т.д. Это и менеджмент, и страховое дело, и юриспруденция, и политика. В любой из перечисленных отраслей знаний возможны столкновения интересов различных групп людей. В данном учебнике последовательно описаны основные понятия теории некооперативных игр. Рассмотрены статические и динамические игры с полной и неполной, с совершенной и несовершенной информацией. В книге предпринята попытка приблизить уровень изложения к экономистам не только за счет примеров из экономики, но и за счет более подробного и неформального изложения материала, которое тесно переплетается с множеством практических примеров и дает возможность глубже осмыслить основные понятия теории игр.</t>
   </si>
   <si>
     <t>978-5-534-15424-5</t>
   </si>
   <si>
     <t>22.18я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>