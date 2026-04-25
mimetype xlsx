--- v1 (2026-02-20)
+++ v2 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>21.02.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>