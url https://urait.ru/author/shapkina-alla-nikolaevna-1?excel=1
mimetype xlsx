--- v2 (2026-04-25)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>25.04.2026</t>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО XX ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Чуракова Д. О., Саркисяна С.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19254-4</t>
   </si>
   <si>
     <t>63.3(2)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>978-5-534-19256-8</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебник восстанавливает традицию изучения отечественной истории не с Новгородско-Киевской Руси, а с момента возникновения на российском историческом пространстве первых государств. Учебник рекомендован всем, кто стремится разобраться в значимых событиях прошлого с глубочайшей древности до начала XXI века и ориентироваться в актуальной научной полемике по всем трудным вопросам родной истории.</t>
   </si>
   <si>
     <t>978-5-534-19252-0</t>
   </si>
   <si>
     <t>63.3(2)я723</t>
   </si>
 </sst>
 </file>
 