--- v3 (2026-06-09)
+++ v4 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>09.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>