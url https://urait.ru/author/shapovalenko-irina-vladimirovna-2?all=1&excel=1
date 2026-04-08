--- v1 (2026-02-08)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>08.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике изложены основные теории психического развития человека, рассмотрены закономерности психического развития на протяжении всей жизни человека, дано описание психологических возрастов. Приведены многочисленные примеры из психологических исследований и жизни, произведений художественной литературы, что призвано облегчить читателям восприятие материала и обеспечить понимание его практической пользы. Каждая глава сопровождается вопросами и заданиями, списками литературы. В приложении дана возрастная периодизация развития человека.</t>
   </si>
   <si>
     <t>978-5-534-11587-1</t>
   </si>
   <si>
     <t>88.37я723</t>
   </si>
   <si>
     <t>01.09.2015</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ СЕМЬИ С ОСНОВАМИ СЕМЕЙНОГО КОНСУЛЬТИРОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Суслова Т. Ф., Шаповаленко И. В.</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>На протяжении всей истории человечества семья считалась источником добра, любви, уважения, хранительницей человеческих ценностей, основой преемственности поколений. С семьи начинается жизнь человека, здесь он формируется как личность. В предлагаемом учебнике изложены основные подходы в области психологии семьи, представлены направления и технологии оказания консультативной психологической помощи семье и ее членам. При выполнении практических заданий читатель получит возможность соотнести теоретические идеи с «живыми» проблемными ситуациями, попробовать свои силы в их понимании и интерпретации, а также в подборе методик для психодиагностики. Издание предназначено для студентов вузов, обучающихся на уровне академического бакалавриата по специальностям «Психология», «Социальная работа», «Психолого-педагогическое образование». Также книга будет полезна всем тем, кому интересны проблемы семейных взаимоотношений и пути их разрешения.</t>
   </si>
   <si>
     <t>978-5-534-00869-2</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>