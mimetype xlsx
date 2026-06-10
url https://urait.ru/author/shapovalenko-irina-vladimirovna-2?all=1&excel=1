--- v2 (2026-04-08)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>08.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11341-9</t>
   </si>
   <si>
     <t>88.37я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.10.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РАЗВИТИЯ И ВОЗРАСТНАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике изложены основные теории психического развития человека, рассмотрены закономерности психического развития на протяжении всей жизни человека, дано описание психологических возрастов. Приведены многочисленные примеры из психологических исследований и жизни, произведений художественной литературы, что призвано облегчить читателям восприятие материала и обеспечить понимание его практической пользы. Каждая глава сопровождается вопросами и заданиями, списками литературы. В приложении дана возрастная периодизация развития человека.</t>
+    <t>В учебнике изложены основные теории психического развития человека, рассмотрены закономерности психического развития на протяжении всей жизни человека, дано описание психологических возрастов. Приведены многочисленные примеры из психологических исследований и жизни, произведений художественной литературы, что призвано облегчить читателям восприятие материала и обеспечить понимание его практической пользы.</t>
   </si>
   <si>
     <t>978-5-534-11587-1</t>
   </si>
   <si>
     <t>88.37я723</t>
   </si>
   <si>
     <t>01.09.2015</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ СЕМЬИ С ОСНОВАМИ СЕМЕЙНОГО КОНСУЛЬТИРОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Суслова Т. Ф., Шаповаленко И. В.</t>
   </si>
   <si>
     <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>На протяжении всей истории человечества семья считалась источником добра, любви, уважения, хранительницей человеческих ценностей, основой преемственности поколений. С семьи начинается жизнь человека, здесь он формируется как личность. В предлагаемом учебнике изложены основные подходы в области психологии семьи, представлены направления и технологии оказания консультативной психологической помощи семье и ее членам. При выполнении практических заданий читатель получит возможность соотнести теоретические идеи с «живыми» проблемными ситуациями, попробовать свои силы в их понимании и интерпретации, а также в подборе методик для психодиагностики. Издание предназначено для студентов вузов, обучающихся на уровне академического бакалавриата по специальностям «Психология», «Социальная работа», «Психолого-педагогическое образование». Также книга будет полезна всем тем, кому интересны проблемы семейных взаимоотношений и пути их разрешения.</t>
   </si>
   <si>
     <t>978-5-534-00869-2</t>
   </si>