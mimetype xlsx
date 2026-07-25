--- v3 (2026-06-10)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>10.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>