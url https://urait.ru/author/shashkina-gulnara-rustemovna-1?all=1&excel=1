--- v2 (2026-04-10)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,87 +178,84 @@
   <si>
     <t>Шашкина Г. Р.</t>
   </si>
   <si>
     <t>В учебном пособии изложен авторский подход к проведению логоритмических занятий с детьми с нарушениями речи. Раскрываются основные теоретические положения и история развития логопедической ритмики. Рассматриваются структура и содержание обследования психомоторных функций у дошкольников с речевыми расстройствами, анализируются средства логопедической ритмики. Раскрываются вопросы организации работы логопеда с детьми с ФФН и ОНР. Кроме того, в пособии содержатся планы-конспекты логоритмических занятий для детей с ФФН и для детей с ОНР, соответствующие уровню их речевого развития. В конце разделов приведены контрольные вопросы, которые позволяют студенту проверить уровень усвоения материала. Пособие нацелено на формирование четкого представления о специфике коррекционной работы с речевыми нарушениями у детей и вооружит студентов необходимыми профессиональными компетенциями.</t>
   </si>
   <si>
     <t>978-5-534-09761-0</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>05.11.2024</t>
   </si>
   <si>
     <t>ЛОГОПЕДИЯ. РАБОТА С ДОШКОЛЬНИКАМИ. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В настоящем курсе рассматриваются современные представления об общем недоразвитии речи (ОНР): дана клиническая типология и психолого-педагогическая характеристика дошкольников с ОНР; показаны обследование речи, структура и содержание коррекционной работы логопеда с детьми с ОНР в соответствии с программой их обучения и воспитания; раскрыты вопросы взаимодействия между педагогами дошкольной образовательной организации и работа логопеда с родителями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В настоящем курсе рассматриваются современные представления об общем недоразвитии речи (ОНР): дана клиническая типология и психолого-педагогическая характеристика дошкольников с ОНР; показаны обследование речи, структура и содержание коррекционной работы логопеда с детьми с ОНР в соответствии с программой их обучения и воспитания; раскрыты вопросы взаимодействия между педагогами дошкольной образовательной организации и работа логопеда с родителями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования. Курс может быть интересен и полезен студентам высших учебных заведений, аспирантам, преподавателям, учителям-логопедам, педагогам дошкольных образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-21055-2</t>
   </si>
   <si>
     <t>ОСНОВЫ КОРРЕКЦИОННОЙ ПЕДАГОГИКИ И КОРРЕКЦИОННОЙ ПСИХОЛОГИИ: ЛОГОПЕДИЧЕСКАЯ РИТМИКА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-10463-9</t>
   </si>
   <si>
     <t>74.5я723</t>
   </si>
   <si>
     <t>23.11.2017</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ ДЕТЕЙ С ПРОБЛЕМАМИ В РАЗВИТИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Медведевой Е.А.</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются как общие подходы к музыкальному воспитанию детей с различными отклонениями в развитии, так и специфические особенности содержания и организации коррекционной работы средствами музыки в дошкольном образовательном учреждении компенсирующего вида. Впервые показаны возможности использования музыкотерапии в системе психологической помощи детям данной категории. В систематизированном виде представлены содержание и технология организации занятий по коррекционной ритмике с дошкольниками, имеющими проблемы в развитии.</t>
   </si>
   <si>
     <t>978-5-534-05610-5</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ ДЕТЕЙ С ПРОБЛЕМАМИ В РАЗВИТИИ 2-е изд., испр. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии раскрываются как общие подходы к музыкальному воспитанию детей с различными отклонениями в развитии, так и специфические особенности содержания и организации коррекционной работы средствами музыки в дошкольном образовательном учреждении компенсирующего вида. Впервые показаны возможности использования музыкотерапии в системе психологической помощи детям данной категории. В систематизированном виде представлены содержание и технология организации занятий по коррекционной ритмике с дошкольниками, имеющими проблемы в развитии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга предназначена студентам педагогических вузов, а также будет интересна педагогам, музыкальным руководителям, дефектологам, психологам, работающим в системе помощи детям с различными проблемами в развитии.</t>
   </si>
   <si>
     <t>978-5-534-11911-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1244,57 +1241,57 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1239.0</v>
       </c>
       <c r="M10" s="9">
         <v>1359.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.383</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>