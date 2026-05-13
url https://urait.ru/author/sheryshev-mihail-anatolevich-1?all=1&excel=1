--- v2 (2026-03-14)
+++ v3 (2026-05-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+  <si>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,93 +130,96 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>12.12.2016</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ЗАВОДОВ ПО ПЕРЕРАБОТКЕ ПЛАСТМАСС 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Ким В. С., Шерышев М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассматриваются различные типы оборудования по переработке пластмасс и эластомеров, конструкции этого оборудования, его расчеты и рекомендации по выбору необходимых машин для проведения конкретных операций. Курс содержит большое количество конструкционных чертежей. В первой части курса рассмотрены вспомогательное оборудование (смесители, дробилки, таблеточные машины) и экструзионные машины (одношнековые, двухшнековые и дисковые экструдеры), во второй части литьевые машины, прессы, оборудование для термоформования листовых полимерных материалов и оборудование, применяемое для нетрадиционных методов формования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, аспирантов, преподавателей, а также для инженерно-технических работников НИИ и заводов по переработке пластмасс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19749-5</t>
   </si>
   <si>
     <t>35.71я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.12.2018</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ДЛЯ ОБРАБОТКИ ИЗДЕЛИЙ ИЗ ПОЛИМЕРНЫХ КОМПОЗИТОВ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются различные типы оборудования по переработке пластмасс и эластомеров, конструкции этого оборудования, его расчеты и рекомендации по выбору необходимых машин для проведения конкретных операций. Курс содержит большое количество конструкционных чертежей. В первой части курса рассмотрены вспомогательное оборудование (смесители, дробилки, таблеточные машины) и экструзионные машины (одношнековые, двухшнековые и дисковые экструдеры), во второй части литьевые машины, прессы, оборудование для термоформования листовых полимерных материалов и оборудование, применяемое для нетрадиционных методов формования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования, обучающихся по инженерно-техническим специальностям, преподавателей, а также для инженерно-технических работников НИИ и заводов по переработке пластмасс.</t>
   </si>
   <si>
     <t>978-5-534-19751-8</t>
   </si>
   <si>
     <t>35.71я723</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ЗАВОДОВ ПЛАСТМАСС В ПОДГОТОВИТЕЛЬНЫХ ПРОЦЕССАХ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Тихонов Н. Н., Шерышев М. А.</t>
+  </si>
+  <si>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В учебном пособии представлены основы организации подготовительных процессов в производстве изделий из полимеров, рассмотрены современные конструкции оборудования подготовительных процессов переработки полимеров, а также методы использования подготовительного оборудования при решении задач аппаратурного и технологического оформления процессов переработки полимеров. Книга содержит большое количество иллюстраций, которые позволят студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-10577-3</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ЗАВОДОВ ПЛАСТМАСС: ПЕРИФЕРИЙНОЕ ОБОРУДОВАНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс посвящен вспомогательному периферийному оборудованию, используемому в процессах переработки пластмасс. В нем представлено оборудование для термостатирования и охлаждения, рассмотрены общие принципы организации системы охлаждения на производствах переработки пластмасс, показан порядок очистки воды на предприятиях переработки пластмасс, оборудование для декорирования изделий, а также промышленные роботы и манипуляторы. Курс дополнен большим количеством иллюстраций, которые помогут студентам освоить материалы.</t>
   </si>
   <si>
     <t>978-5-534-10574-2</t>
   </si>
   <si>
     <t>06.12.2017</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ ПОДГОТОВИТЕЛЬНЫХ ПРОЦЕССОВ ЗАВОДОВ ПЛАСТМАСС 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-05156-8</t>
   </si>
@@ -1193,1101 +1196,1101 @@
       <c r="J7" s="8">
         <v>302</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1629.0</v>
       </c>
       <c r="M7" s="9">
         <v>1789.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.486</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587434</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>290</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1579.0</v>
       </c>
       <c r="M8" s="9">
         <v>1739.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.471</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585671</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>302</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1629.0</v>
       </c>
       <c r="M9" s="9">
         <v>1789.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.486</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587435</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>119</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="9">
         <v>539.0</v>
       </c>
       <c r="M10" s="9">
         <v>589.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y10" s="8">
         <v>0.129</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585672</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>290</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1579.0</v>
       </c>
       <c r="M11" s="9">
         <v>1739.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.471</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>585670</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>399</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2079.0</v>
       </c>
       <c r="M12" s="9">
         <v>2289.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.603</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>588768</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>267</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1469.0</v>
       </c>
       <c r="M13" s="9">
         <v>1619.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.443</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>585987</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>386</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1619.0</v>
       </c>
       <c r="M14" s="9">
         <v>1779.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y14" s="8">
         <v>0.469</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585676</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>316</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1699.0</v>
       </c>
       <c r="M15" s="9">
         <v>1869.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.503</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>589584</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>316</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1699.0</v>
       </c>
       <c r="M16" s="9">
         <v>1869.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.503</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>587777</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>644</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L17" s="9">
         <v>2829.0</v>
       </c>
       <c r="M17" s="9">
         <v>3109.0</v>
       </c>
       <c r="N17" s="6"/>
       <c r="O17" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.792</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>589537</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>644</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L18" s="9">
         <v>2829.0</v>
       </c>
       <c r="M18" s="9">
         <v>3109.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.792</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>585674</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>119</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L19" s="9">
         <v>539.0</v>
       </c>
       <c r="M19" s="9">
         <v>589.0</v>
       </c>
       <c r="N19" s="6"/>
       <c r="O19" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y19" s="8">
         <v>0.129</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>585675</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>145</v>
       </c>
       <c r="K20" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L20" s="9">
         <v>629.0</v>
       </c>
       <c r="M20" s="9">
         <v>689.0</v>
       </c>
       <c r="N20" s="6"/>
       <c r="O20" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y20" s="8">
         <v>0.154</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>585673</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>157</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>769.0</v>
       </c>
       <c r="M21" s="9">
         <v>849.0</v>
       </c>
       <c r="N21" s="6"/>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y21" s="8">
         <v>0.247</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>589549</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>157</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>769.0</v>
       </c>
       <c r="M22" s="9">
         <v>849.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y22" s="8">
         <v>0.247</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>