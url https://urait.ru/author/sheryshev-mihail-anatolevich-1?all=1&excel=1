--- v3 (2026-05-13)
+++ v4 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
-    <t>14.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19749-5</t>
   </si>
   <si>
     <t>35.71я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.12.2018</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ДЛЯ ОБРАБОТКИ ИЗДЕЛИЙ ИЗ ПОЛИМЕРНЫХ КОМПОЗИТОВ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются различные типы оборудования по переработке пластмасс и эластомеров, конструкции этого оборудования, его расчеты и рекомендации по выбору необходимых машин для проведения конкретных операций. Курс содержит большое количество конструкционных чертежей. В первой части курса рассмотрены вспомогательное оборудование (смесители, дробилки, таблеточные машины) и экструзионные машины (одношнековые, двухшнековые и дисковые экструдеры), во второй части литьевые машины, прессы, оборудование для термоформования листовых полимерных материалов и оборудование, применяемое для нетрадиционных методов формования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования, обучающихся по инженерно-техническим специальностям, преподавателей, а также для инженерно-технических работников НИИ и заводов по переработке пластмасс.</t>
+    <t>В курсе рассматриваются различные типы оборудования по переработке пластмасс и эластомеров, конструкции этого оборудования, его расчеты и рекомендации по выбору необходимых машин для проведения конкретных операций. Курс содержит большое количество конструкционных чертежей. В первой части курса рассмотрены вспомогательное оборудование (смесители, дробилки, таблеточные машины) и экструзионные машины (одношнековые, двухшнековые и дисковые экструдеры), во второй части литьевые машины, прессы, оборудование для термоформования листовых полимерных материалов и оборудование, применяемое для нетрадиционных методов формования.</t>
   </si>
   <si>
     <t>978-5-534-19751-8</t>
   </si>
   <si>
     <t>35.71я723</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ЗАВОДОВ ПЛАСТМАСС В ПОДГОТОВИТЕЛЬНЫХ ПРОЦЕССАХ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Тихонов Н. Н., Шерышев М. А.</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
     <t>В учебном пособии представлены основы организации подготовительных процессов в производстве изделий из полимеров, рассмотрены современные конструкции оборудования подготовительных процессов переработки полимеров, а также методы использования подготовительного оборудования при решении задач аппаратурного и технологического оформления процессов переработки полимеров. Книга содержит большое количество иллюстраций, которые позволят студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-10577-3</t>
   </si>
   <si>
     <t>ОБОРУДОВАНИЕ И ИНСТРУМЕНТЫ ЗАВОДОВ ПЛАСТМАСС: ПЕРИФЕРИЙНОЕ ОБОРУДОВАНИЕ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПЛАСТМАСС. СОВРЕМЕННЫЕ ОСОБЕННОСТИ ТЕХНОЛОГИИ ТЕРМОФОРМОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Шерышев М. А., Шерышев А. Е.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Курс посвящен процессу термоформования, используемого для переработки пластмасс. Рассмотрены его технология, этапы, преимущества и особенности различных видов производственных процессов. Освещены основные материалы и параметры термоформования и особенности конструирования оснастки. Отдельные темы посвящены контролю качества готовых изделий, термоформованию изделий в авиации, технологиям использования этикеток и видам нагрева. Приведены примеры изделий, а также характеристика и направления использования полимерных отходов. Курс предназначен для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, а также преподавателей вузов, занимающихся подготовкой специалистов в области оборудования и технологии переработки полимерных материалов.</t>
   </si>
   <si>
     <t>978-5-534-14652-3</t>
   </si>
   <si>
     <t>22.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ. ИНЖЕНЕРНАЯ ОПТИМИЗАЦИЯ ОБОРУДОВАНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Клинков А. С., Шерышев М. А., Соколов М. В., Однолько В. Г.</t>
   </si>
   <si>
-    <t>В учебном пособии представлены методы расчета, приведены алгоритмы и программное обеспечение, позволяющие производить автоматизированный расчет и проектирование конструкций прессового, литьевого, смесительного, валкового и экструзионного оборудования. Учебное пособие дополнено приложениями, которые доступны в электронной библиотечной системе «Юрайт» biblio-online.ru.</t>
+    <t>В учебном пособии представлены методы расчета, приведены алгоритмы и программное обеспечение, позволяющие производить автоматизированный расчет и проектирование конструкций прессового, литьевого, смесительного, валкового и экструзионного оборудования. Учебное пособие дополнено приложениями, которые доступны в электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
   </si>
   <si>
     <t>978-5-534-04990-9</t>
   </si>
   <si>
     <t>30.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ. ФИЗИЧЕСКИЕ И ХИМИЧЕСКИЕ ПРОЦЕССЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кербера М.Л.</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются важнейшие физические и химические процессы, связанные с переработкой различных полимеров. Рассмотрены процессы теплопередачи, деформирования в широком диапазоне температур, ориентации и релаксации, формирования пространственной структуры, вулканизации каучуков и резиновых смесей. Описаны структурные и фазовые переходы — стекловарение, кристаллизация — и пути влияния на скорость и глубину их протекания. Представлено возникновение различного рода напряжений и связанных с ними усадочных явлений. Приведены деструктивные процессы при переработке, описано влияние на них кислорода и механических воздействий.</t>
   </si>
   <si>
     <t>978-5-534-04915-2</t>
   </si>
   <si>
     <t>24.7я73</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
@@ -358,51 +358,51 @@
   <si>
     <t>35.713я73</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ИЗДЕЛИЯ ИЗ ПОЛИМЕРНЫХ ЛИСТОВ, ПЛЕНОК 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18234-7</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: КОНСТРУИРОВАНИЕ ИЗДЕЛИЙ ИЗ ПЛАСТМАСС. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-10118-8</t>
   </si>
   <si>
     <t>14.04.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: МАТЕМАТИЧЕСКОЕ ОПИСАНИЕ ПРОЦЕССОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Цель курса — познакомить студентов с аналитическим описанием процессов, реализуемых при производстве изделий из пластмасс с помощью различного подготовительного и перерабатывающего оборудования. В нем рассматриваются математические описания наиболее распространенных в промышленности методов производства изделий из пластмасс. Для студентов высших учебных заведений.</t>
+    <t>Цель курса — познакомить студентов с аналитическим описанием процессов, реализуемых при производстве изделий из пластмасс с помощью различного подготовительного и перерабатывающего оборудования. В нем рассматриваются математические описания наиболее распространенных в промышленности методов производства изделий из пластмасс.</t>
   </si>
   <si>
     <t>978-5-534-10119-5</t>
   </si>
   <si>
     <t>02.05.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ФОРМУЮЩИЙ ИНСТРУМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии освещены вопросы составления технического задания на конструирование технологической оснастки, выбора конструктивных параметров оборудования для производства того или иного конкретного изделия, а также основные элементы конструкций формующей оснастки для литьевых машин, прессов, экструдеров, пневмо- и вакуум-формовочных машин, агрегатов для раздува изделий из экструдированных и отлитых заготовок, для оборудования производства изделий из армированных пластиков. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы пособия.</t>
   </si>
   <si>
     <t>978-5-534-04412-6</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ФОРМУЮЩИЙ ИНСТРУМЕНТ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-18272-9</t>
   </si>