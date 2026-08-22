--- v4 (2026-06-30)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
-    <t>30.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>