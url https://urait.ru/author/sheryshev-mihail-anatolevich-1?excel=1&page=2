--- v1 (2026-03-14)
+++ v2 (2026-05-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>30.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ. ФИЗИЧЕСКИЕ И ХИМИЧЕСКИЕ ПРОЦЕССЫ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кербера М.Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются важнейшие физические и химические процессы, связанные с переработкой различных полимеров. Рассмотрены процессы теплопередачи, деформирования в широком диапазоне температур, ориентации и релаксации, формирования пространственной структуры, вулканизации каучуков и резиновых смесей. Описаны структурные и фазовые переходы — стекловарение, кристаллизация — и пути влияния на скорость и глубину их протекания. Представлено возникновение различного рода напряжений и связанных с ними усадочных явлений. Приведены деструктивные процессы при переработке, описано влияние на них кислорода и механических воздействий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04915-2</t>
   </si>
   <si>
     <t>24.7я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.02.2024</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ. ФИЗИЧЕСКИЕ И ХИМИЧЕСКИЕ ПРОЦЕССЫ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -215,50 +215,53 @@
     <t>978-5-534-18234-7</t>
   </si>
   <si>
     <t>35.713я723</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: КОНСТРУИРОВАНИЕ ИЗДЕЛИЙ ИЗ ПЛАСТМАСС. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии освещены две основные темы: основы выбора конструкционной пластической массы для производства заданного изделия и особенности конструирования изделий в зависимости от выбранного метода их переработки. В связи с разнообразием методов переработки, используемых в настоящее время в мировой практике, и ограниченным объемом курса в нем рассматриваются вопросы конструирования изделий применительно только к наиболее распространенным методам производства изделий из пластмасс. К этим методам относится литье под давлением, прессование, экструзия, формование из листов и пленок, раздувное формование, формование изделий из армированных пластиков.</t>
   </si>
   <si>
     <t>978-5-534-10118-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>14.04.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: МАТЕМАТИЧЕСКОЕ ОПИСАНИЕ ПРОЦЕССОВ 2-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Цель курса — познакомить студентов с аналитическим описанием процессов, реализуемых при производстве изделий из пластмасс с помощью различного подготовительного и перерабатывающего оборудования. В нем рассматриваются математические описания наиболее распространенных в промышленности методов производства изделий из пластмасс. Для студентов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-10119-5</t>
   </si>
   <si>
     <t>35.71я73</t>
   </si>
   <si>
     <t>02.05.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ФОРМУЮЩИЙ ИНСТРУМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии освещены вопросы составления технического задания на конструирование технологической оснастки, выбора конструктивных параметров оборудования для производства того или иного конкретного изделия, а также основные элементы конструкций формующей оснастки для литьевых машин, прессов, экструдеров, пневмо- и вакуум-формовочных машин, агрегатов для раздува изделий из экструдированных и отлитых заготовок, для оборудования производства изделий из армированных пластиков. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы пособия.</t>
   </si>
   <si>
     <t>978-5-534-04412-6</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
@@ -1265,202 +1268,202 @@
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>145</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L10" s="9">
         <v>629.0</v>
       </c>
       <c r="M10" s="9">
         <v>689.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y10" s="8">
         <v>0.154</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>585673</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>157</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>769.0</v>
       </c>
       <c r="M11" s="9">
         <v>849.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y11" s="8">
         <v>0.247</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589549</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>157</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>769.0</v>
       </c>
       <c r="M12" s="9">
         <v>849.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Y12" s="8">
         <v>0.247</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>