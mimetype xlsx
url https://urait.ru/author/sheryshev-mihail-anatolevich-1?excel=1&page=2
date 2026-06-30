--- v2 (2026-05-13)
+++ v3 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>14.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -220,51 +220,51 @@
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: КОНСТРУИРОВАНИЕ ИЗДЕЛИЙ ИЗ ПЛАСТМАСС. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии освещены две основные темы: основы выбора конструкционной пластической массы для производства заданного изделия и особенности конструирования изделий в зависимости от выбранного метода их переработки. В связи с разнообразием методов переработки, используемых в настоящее время в мировой практике, и ограниченным объемом курса в нем рассматриваются вопросы конструирования изделий применительно только к наиболее распространенным методам производства изделий из пластмасс. К этим методам относится литье под давлением, прессование, экструзия, формование из листов и пленок, раздувное формование, формование изделий из армированных пластиков.</t>
   </si>
   <si>
     <t>978-5-534-10118-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>14.04.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: МАТЕМАТИЧЕСКОЕ ОПИСАНИЕ ПРОЦЕССОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>Цель курса — познакомить студентов с аналитическим описанием процессов, реализуемых при производстве изделий из пластмасс с помощью различного подготовительного и перерабатывающего оборудования. В нем рассматриваются математические описания наиболее распространенных в промышленности методов производства изделий из пластмасс. Для студентов высших учебных заведений.</t>
+    <t>Цель курса — познакомить студентов с аналитическим описанием процессов, реализуемых при производстве изделий из пластмасс с помощью различного подготовительного и перерабатывающего оборудования. В нем рассматриваются математические описания наиболее распространенных в промышленности методов производства изделий из пластмасс.</t>
   </si>
   <si>
     <t>978-5-534-10119-5</t>
   </si>
   <si>
     <t>35.71я73</t>
   </si>
   <si>
     <t>02.05.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ФОРМУЮЩИЙ ИНСТРУМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии освещены вопросы составления технического задания на конструирование технологической оснастки, выбора конструктивных параметров оборудования для производства того или иного конкретного изделия, а также основные элементы конструкций формующей оснастки для литьевых машин, прессов, экструдеров, пневмо- и вакуум-формовочных машин, агрегатов для раздува изделий из экструдированных и отлитых заготовок, для оборудования производства изделий из армированных пластиков. Книга дополнена большим количеством иллюстраций, которые помогут студентам освоить материалы пособия.</t>
   </si>
   <si>
     <t>978-5-534-04412-6</t>
   </si>
   <si>
     <t>26.02.2024</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПЕРЕРАБОТКИ ПОЛИМЕРОВ: ФОРМУЮЩИЙ ИНСТРУМЕНТ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>