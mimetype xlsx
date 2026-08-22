--- v3 (2026-06-30)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>30.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>