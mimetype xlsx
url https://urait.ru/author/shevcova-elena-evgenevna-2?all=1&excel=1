--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>06.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>