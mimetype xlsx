--- v3 (2026-04-21)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>21.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -187,51 +187,51 @@
   <si>
     <t>ЗАИКАНИЕ 2-е изд. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Сикорский И. А., Шевцова Е. Е.</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-21033-0</t>
   </si>
   <si>
     <t>30.11.2018</t>
   </si>
   <si>
     <t>ЗАИКАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Шевцова Е. Е.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Заикание — один из самых тяжелых недугов, поэтому умелое использование психотерапевтических и психологических знаний и воспитание правильной мотивационной установки помогут с ним справиться. В курсе представлены причины и механизмы заикания, предложены методические рекомендации по организации и проведению диагностического обследования заикания с применением модифицированных авторских методик. Приведена система комплексных психолого-педагогических занятий, направленных на развитие дыхания, голоса, нормализацию мышечного тонуса и т. д. Курс также включает авторские упражнения и задания, направленные на развитие навыков невербальной и вербальной коммуникации.</t>
+    <t>Заикание — один из самых тяжелых недугов, поэтому умелое использование психотерапевтических и психологических знаний и воспитание правильной мотивационной установки помогут с ним справиться. В учебном пособии представлены причины и механизмы заикания, предложены методические рекомендации по организации и проведению диагностического обследования заикания с применением модифицированных авторских методик. Приведена система комплексных психолого-педагогических занятий, направленных на развитие дыхания, голоса, нормализацию мышечного тонуса и т. д. Книга также включает авторские упражнения и задания, направленные на развитие навыков невербальной и вербальной коммуникации.</t>
   </si>
   <si>
     <t>978-5-534-08427-6</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЛОГОПЕДИЯ. ТЕХНОЛОГИИ ФОРМИРОВАНИЯ ИНТОНАЦИОННОЙ СТОРОНЫ РЕЧИ 2-е изд., пер. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>Шевцова Е. Е., Забродина Л. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>В курсе представлены физиологические механизмы интонации, предлагается анализ научно-практической литературы по проблеме исследования, а также методы диагностики нарушений просодической стороны речи. Рассматриваются особенности формирования интонационно-выразительных средств речи при различных речевых расстройствах в сопоставлении с нормальным речевым развитием. Новое издание курса дополнено разделом «Интонационные и фонетические рас- стройства речи при дизартрии». Предлагаются практические упражнения и задания по формированию навыков интонационно-мелодической выразительности речи.</t>
   </si>
   <si>
     <t>978-5-534-21031-6</t>
   </si>
@@ -245,53 +245,50 @@
     <t>НЕЙРОРЕАБИЛИТАЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Шкловского В.М.</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе подробно и всесторонне освещаются теоретические и практические аспекты нейрореабилитации. Цель курса — дать научные (теоретические и практические) знания по проблеме нейрореабилитации детей и взрослых с последствиями очаговых и диффузных поражений головного мозга. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначен для студентов-дефектологов, психологов, педагогов общего профиля, а также студентов медицинских факультетов.</t>
   </si>
   <si>
     <t>978-5-534-15301-9</t>
   </si>
   <si>
     <t>5я73</t>
   </si>
   <si>
     <t>03.12.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ КОРРЕКЦИОННОЙ ПЕДАГОГИКИ И КОРРЕКЦИОННОЙ ПСИХОЛОГИИ: ЗАИКАНИЕ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Заикание — один из самых тяжелых недугов, поэтому умелое использование психотерапевтических и психологических знаний и воспитание правильной мотивационной установки помогут с ним справиться. В учебном пособии представлены причины и механизмы заикания, предложены методические рекомендации по организации и проведению диагностического обследования заикания с применением модифицированных авторских методик. Приведена система комплексных психолого-педагогических занятий, направленных на развитие дыхания, голоса, нормализацию мышечного тонуса и т. д. Книга также включает авторские упражнения и задания, направленные на развитие навыков невербальной и вербальной коммуникации.</t>
   </si>
   <si>
     <t>978-5-534-10518-6</t>
   </si>
   <si>
     <t>74.5я723</t>
   </si>
   <si>
     <t>07.11.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИИ ФОРМИРОВАНИЯ ИНТОНАЦИОННОЙ СТОРОНЫ РЕЧИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе представлены физиологические механизмы интонации, предлагается анализ научно-практической литературы по проблеме исследования, а также методы диагностики нарушений просодической стороны речи. Рассматриваются особенности формирования интонационно-выразительных средств речи при различных речевых расстройствах в сопоставлении с нормальным речевым развитием. Предлагаются практические упражнения и задания по формированию навыков интонационно-мелодической выразительности речи. Приводятся упражнения, предназначенные для улучшения и дикционного качества речи, владения речевым дыханием, голосом, а также задания, выполнение которых будет способствовать совершенствованию функции речевого программирования и грамматического структурирования у детей и взрослых.</t>
   </si>
   <si>
     <t>978-5-534-08426-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1356,127 +1353,127 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1349.0</v>
       </c>
       <c r="M11" s="9">
         <v>1479.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y11" s="8">
         <v>0.413</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>586690</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>189</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1109.0</v>
       </c>
       <c r="M12" s="9">
         <v>1219.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>66</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Y12" s="8">
         <v>0.349</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>