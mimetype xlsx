--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>