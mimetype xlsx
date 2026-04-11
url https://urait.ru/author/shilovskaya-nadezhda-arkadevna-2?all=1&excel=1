--- v2 (2026-02-25)
+++ v3 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>25.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>