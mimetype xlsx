--- v3 (2026-04-11)
+++ v4 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>11.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,90 @@
   <si>
     <t>20.12.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ИГР. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шиловская Н. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Математика: общие работы</t>
   </si>
   <si>
-    <t>Математическая теория игр является составной частью обширного раздела математики — исследования операций. Методы теории игр широко применяется в экологии, психологии, кибернетике, биологии — везде, где множество участников преследуют в совместной деятельности различные (зачастую противоположные) цели. Но основная область применения этой дисциплины — экономика и общественные науки. Учебник включает темы, которые являются базовыми и обязательны в обучении экономистов. В нем представлены классические разделы теории игр, такие как матричные, биматричные некооперативные и статистические игры, и современные разработки, например, игры с неполной и несовершенной информацией, кооперативные и динамические игры. Теоретический материал в книге широко проиллюстрирован примерами и снабжен заданиями для индивидуальной работы, а также тестами.</t>
+    <t>Математическая теория игр является составной частью обширного раздела математики — исследования операций. Методы теории игр широко применяется в экологии, психологии, кибернетике, биологии — везде, где множество участников преследуют в совместной деятельности различные (зачастую противоположные) цели. Но основная область применения этой дисциплины — экономика и общественные науки. Учебник включает темы, которые являются базовыми и обязательны в обучении экономистов. В нем представлены классические разделы теории игр, такие как матричные, биматричные некооперативные и статистические игры, и современные разработки, например игры с неполной и несовершенной информацией, кооперативные и динамические игры. Теоретический материал в книге широко проиллюстрирован примерами и снабжен заданиями для индивидуальной работы, а также тестами.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-9916-8264-0</t>
   </si>
   <si>
     <t>22.18я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВАЯ МАТЕМАТИКА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Эконометрика. Финансовая математика</t>
   </si>
   <si>
-    <t>В курсе содержится традиционный материал, включаемый в большинство учебников по финансовой математике, финансовым и коммерческим расчетам. Акцент сделан на систематичность и математическую строгость изложения, терминологическую точность. Теоретический материал книги проиллюстрирован рисунками и примерами. В курсе вводятся основные понятия, которые применяются в финансовом анализе. Обсуждаются проблемы, относящиеся к количественному анализу разнообразных потоков платежей, и в частности финансовых рент, вопросы оценки стоимости и доходности ценных бумаг, методы погашения долгов, вопросы инвестирования. Для закрепления полученных навыков в курс включен практикум, где по каждой теме подобраны задачи, контрольные вопросы и упражнения, проверочные задания. Курс составлен в соответствии с требованиями федерального государственного образовательного стандарта и примерными программами дисциплины «Финансовая математика». Курс адресован студентам, обучающимся по программам бакалавриата и прикладного бакалавриата (направления подготовки «Менеджмент» и «Экономика»). Также он может быть полезен студентам, обучающимся по специальностям «Прикладная математика и информатика», «Математические методы в экономике», изучающим экономику и финансовые расчеты.</t>
+    <t>В курсе содержится традиционный материал, включаемый в большинство учебников по финансовой математике, финансовым и коммерческим расчетам. Акцент сделан на систематичность и математическую строгость изложения, терминологическую точность. Теоретический материал книги проиллюстрирован рисунками и примерами. В курсе вводятся основные понятия, которые применяются в финансовом анализе. Обсуждаются проблемы, относящиеся к количественному анализу разнообразных потоков платежей, и в частности финансовых рент, вопросы оценки стоимости и доходности ценных бумаг, методы погашения долгов, вопросы инвестирования. Для закрепления полученных навыков в курс включен практикум, где по каждой теме подобраны задачи, контрольные вопросы и упражнения, проверочные задания.</t>
   </si>
   <si>
     <t>978-5-534-18636-9</t>
   </si>
   <si>
     <t>65.262.4я73</t>
   </si>
   <si>
     <t>ФИНАНСОВАЯ МАТЕМАТИКА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе содержится традиционный материал, включаемый в большинство учебников по финансовой математике, финансовым и коммерческим расчетам. Акцент сделан на систематичность и математическую строгость изложения, терминологическую точность. Теоретический материал книги проиллюстрирован рисунками и примерами. В курсе вводятся основные понятия, которые применяются в финансовом анализе. Обсуждаются проблемы, относящиеся к количественному анализу разнообразных потоков платежей, и в частности финансовых рент, вопросы оценки стоимости и доходности ценных бумаг, методы погашения долгов, вопросы инвестирования. Для закрепления полученных навыков в курс включен практикум, где по каждой теме подобраны задачи, контрольные вопросы и упражнения, проверочные задания. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по естественнонаучным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18635-2</t>
   </si>
   <si>
     <t>65.262.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -998,61 +995,61 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1219.0</v>
       </c>
       <c r="M7" s="9">
         <v>1339.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.379</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>