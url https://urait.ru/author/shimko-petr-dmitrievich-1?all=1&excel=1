--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>07.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>