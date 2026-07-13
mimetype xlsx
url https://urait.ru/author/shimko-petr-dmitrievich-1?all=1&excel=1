--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,132 +202,132 @@
   <si>
     <t>В курсе изложены основы теории и современной практики функционирования мирохозяйственной системы в условиях глобализации. С позиций макроэкономического анализа рассмотрены такие актуальные для российской экономики вопросы, как международный бизнес и международная торговля, мобильность трудовых ресурсов и капитала, экономическая интеграция, валютные отношения между странами и др. Строго формализованное, но вместе с тем доступное изложение материала, проиллюстрированное решением многочисленных задач и тестов, обеспечит заинтересованное и глубокое изучение дисциплины; специально составленные контрольные задания позволят развить навыки принятия обоснованных управленческих решений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-16000-0</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>12.03.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИКИ 5-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Впервые в отечественной учебной литературе курс экономики ориентирован на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса.</t>
+    <t>Впервые в отечественной учебной литературе курс экономики ориентирован на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. В структуре каждой темы в соответствии с общепринятой мировой практикой выделены теоретическая часть, основные термины, вопросы для обсуждения, задачи прикладного характера, примеры их решения, а также рекомендуемая учебная литература.</t>
   </si>
   <si>
     <t>978-5-534-18814-1</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>22.12.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ СТАТИСТИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
     <t>Теория статистики является в настоящее время наиболее востребованным и широко используемым инструментом научного обоснования оптимальных управленческих решений на всех этапах экономического анализа механизма функционирования передовых и конкурентоспособных бизнес-структур. Настоящий учебник-практикум, представляя собой оригинальный учебно-методический комплекс, позволит студентам заинтересованно и глубоко освоить основы современного аппарата экономико-статистического анализа, а также получить необходимые практические навыки его уверенного использования в своей профессиональной деятельности.</t>
   </si>
   <si>
     <t>978-5-9916-9066-9</t>
   </si>
   <si>
     <t>60.6я73</t>
   </si>
   <si>
     <t>16.06.2021</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шубаева В. Г., Шимко П. Д. ; под науч. ред. Максимцева И.А.</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления международными компаниями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
+    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-14469-7</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>ЭКОНОМИКА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шимко П. Д., Максимцев И. А.</t>
   </si>
   <si>
-    <t>Вашему вниманию представлен расширенный курс экономической теории: впервые в отечественной учебной литературе курсы микро-, макро- и международной экономики ориентированы на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления сложными экономическими системами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки студентов, специалистов, магистров, аспирантов, менеджеров компаний, а также для всех, кто интересуется вопросами современной экономики.</t>
+    <t>Вашему вниманию представлен расширенный курс экономической теории: впервые в отечественной учебной литературе курсы микро-, макро- и международной экономики ориентированы на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления сложными экономическими системами. Для подготовки студентов, специалистов, магистров, аспирантов, менеджеров компаний, а также для всех, кто интересуется вопросами современной экономики.</t>
   </si>
   <si>
     <t>978-5-534-18822-6</t>
   </si>
   <si>
     <t>14.03.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ОРГАНИЗАЦИИ 5-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Впервые в отечественной учебной литературе курс микроэкономики ориентирован на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Профессиональному усвоению курса способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления сложными экономическими системами. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для подготовки студентов образовательных учреждений среднего профессионального образования, менеджеров компаний, а также всех, кто интересуется вопросами современной экономики.</t>
+    <t>Впервые в отечественной учебной литературе курс микроэкономики ориентирован на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Существенной особенностью укурса является оформление его в виде учебно-методического комплекса. Это дает студентам представление о содержании материала, который им предстоит изучить. Кроме того, в структуре каждой темы в соответствии с общепринятой мировой практикой выделены теоретическая часть, основные термины, вопросы для обсуждения, задачи прикладного характера, примеры их решения, а также рекомендуемая учебная литература.</t>
   </si>
   <si>
     <t>978-5-534-18815-8</t>
   </si>
   <si>
     <t>25.08.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки. Учебник предназначен для подготовки бакалавров и магистров, а также для слушателей курсов системы повышения квалификации, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям дисциплин для направления «Международные экономические отношения» и специалистам-практикам.</t>
+    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки.</t>
   </si>
   <si>
     <t>978-5-534-15407-8</t>
   </si>
   <si>
     <t>65.298я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>