--- v4 (2026-07-13)
+++ v5 (2026-09-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
-[...1 lines deleted...]
-    <t>13.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,105 +112,102 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>14.03.2014</t>
   </si>
   <si>
-    <t>МЕЖДУНАРОДНЫЙ ФИНАНСОВЫЙ МЕНЕДЖМЕНТ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+    <t>Международный финансовый менеджмент 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Шимко П. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
     <t>В учебнике изложены базовые принципы, подходы и методы к управлению финансами российских компаний, осуществляю-щих международную экономическую деятельность. Цель курса состоит в формировании у будущих специалистов теоретических знаний и практических навыков об общих принципах и о специфике управления финансовыми потоками международных компаний, обеспечении максимальных темпов роста и стоимости международных компаний.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-9916-3559-2</t>
+    <t>978-5-534-19341-1</t>
   </si>
   <si>
     <t>65.2/4-93я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
   <si>
     <t>11.03.2024</t>
   </si>
   <si>
     <t>МИКРОЭКОНОМИКА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Микроэкономика. Экономика организации (фирмы)</t>
   </si>
   <si>
     <t>В курсе представлен расширенный теоретический материал по экономической теории: впервые в отечественной учебной литературе курс микроэкономики ориентирован на менеджеров, принимающих конкретные решения на всех уровнях управления экономическими системами. Строго формализованное и лаконичное, но вместе с тем наглядное и доступное изложение материала, рассматривающего российскую экономическую систему, обусловливает заинтересованное изучение теории и практики экономики бизнеса. Существенной особенностью курса является оформление его в виде учебно-методического комплекса. Это дает студентам представление о содержании материала, который им предстоит изучить. Кроме того, в структуре каждой темы в соответствии с общепринятой мировой практикой выделены теоретическая часть, основные термины, вопросы для обсуждения, задачи прикладного характера, примеры их решения, а также рекомендуемая учебная литература.</t>
   </si>
   <si>
     <t>978-5-534-18813-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
   <si>
     <t>24.05.2023</t>
   </si>
   <si>
     <t>МИРОВАЯ ЭКОНОМИКА И МЕЖДУНАРОДНЫЕ ЭКОНОМИЧЕСКИЕ ОТНОШЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Максимцев И. А., Шимко П. Д., Шубаева В. Г. ; под науч. ред. Шимко П.Д.</t>
   </si>
   <si>
     <t>В курсе изложены основы теории и современной практики функционирования мирохозяйственной системы в условиях глобализации. С позиций макроэкономического анализа рассмотрены такие актуальные для российской экономики вопросы, как международный бизнес и международная торговля, мобильность трудовых ресурсов и капитала, экономическая интеграция, валютные отношения между странами и др. Строго формализованное, но вместе с тем доступное изложение материала, проиллюстрированное решением многочисленных задач и тестов, обеспечит заинтересованное и глубокое изучение дисциплины; специально составленные контрольные задания позволят развить навыки принятия обоснованных управленческих решений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-16000-0</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>12.03.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОНОМИКИ 5-е изд. Учебник и практикум для СПО</t>
   </si>
@@ -693,51 +690,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-finansovyy-menedzhment-590786" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mikroekonomika-583909" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mirovaya-ekonomika-i-mezhdunarodnye-ekonomicheskie-otnosheniya-583240" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekonomiki-583908" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-583785" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/finansovyy-menedzhment-transnacionalnoy-kompanii-588630" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-582748" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-organizacii-583910" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-transnacionalnoy-kompanii-583501" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mezhdunarodnyy-finansovyy-menedzhment-600385" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mikroekonomika-583909" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/mirovaya-ekonomika-i-mezhdunarodnye-ekonomicheskie-otnosheniya-583240" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-ekonomiki-583908" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-statistiki-583785" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/finansovyy-menedzhment-transnacionalnoy-kompanii-588630" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-582748" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-organizacii-583910" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-transnacionalnoy-kompanii-583501" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -918,115 +915,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>590786</v>
+        <v>600385</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>494</v>
+        <v>466</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2019.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2219.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.573</v>
+        <v>0.685</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>583909</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
@@ -1049,541 +1046,541 @@
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.424</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583240</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>431</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2229.0</v>
       </c>
       <c r="M7" s="9">
         <v>2449.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.642</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583908</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>392</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2049.0</v>
       </c>
       <c r="M8" s="9">
         <v>2249.0</v>
       </c>
       <c r="N8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="6" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.595</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583785</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>254</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1409.0</v>
       </c>
       <c r="M9" s="9">
         <v>1549.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.428</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588630</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>581</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2919.0</v>
       </c>
       <c r="M10" s="9">
         <v>3209.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.824</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582748</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>529</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2679.0</v>
       </c>
       <c r="M11" s="9">
         <v>2949.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.761</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583910</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>251</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1399.0</v>
       </c>
       <c r="M12" s="9">
         <v>1539.0</v>
       </c>
       <c r="N12" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="6" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.424</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>583501</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>411</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2139.0</v>
       </c>
       <c r="M13" s="9">
         <v>2349.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.618</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>