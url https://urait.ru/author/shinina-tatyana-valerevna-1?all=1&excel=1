--- v1 (2026-02-09)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>09.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>ОСНОВЫ КОРРЕКЦИОННОЙ ПЕДАГОГИКИ И КОРРЕКЦИОННОЙ ПСИХОЛОГИИ. КУРАТОРСТВО СЕМЬИ ОСОБЕННОГО РЕБЕНКА. Учебник для СПО</t>
   </si>
   <si>
     <t>Организация профессионального сопровождения семьи, членом которой является ребенок с ментальными нарушениями, вызывает большое количество дискуссий среди ученых, профессионалов-практиков, родителей. В книге наряду с теоретическим анализом вышеперечисленных проблем представлены результаты практической работы в ЦССВ «Вера. Надежда. Любовь» по внедрению модели «Куратор семьи особого ребенка». Авторы надеются, что данное пособие поможет пробудить любознательность и мотивирует читателя к дальнейшему изучению проблемы.</t>
   </si>
   <si>
     <t>978-5-534-09809-9</t>
   </si>
   <si>
     <t>74.5я723</t>
   </si>
   <si>
     <t>15.01.2019</t>
   </si>
   <si>
     <t>СЕМЕЙНАЯ ПСИХОЛОГИЯ: МЕТОДИКА «ОЦЕНКА ДЕТСКО-РОДИТЕЛЬСКОГО ВЗАИМОДЕЙСТВИЯ». EVALUATION OF CHILD-PARENT INTERACTION (ECPI-2.0) 2-е изд. Практическое пособие</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В данном пособии представлен глубокий анализ отечественных и зарубежных научных исследований взаимодействия ребенка и родителя. Излагаемый материал сопровождается яркими примерами из практики, иллюстрирующими процесс диагностики. Авторами предлагается методика диагностики отношения родителя к ребенку в разных проявлениях с помощью инструментов анкетирования, тестирования, видеозаписей с последующим обсуждением результатов как профессионалами, так и родительским сообществом. Для студентов-бакалавров, преподавателей психологических факультетов вузов.</t>
   </si>
   <si>
     <t>978-5-534-09636-1</t>
   </si>
   <si>
     <t>11.02.2014</t>
   </si>
   <si>
     <t>СЕМЬЕВЕДЕНИЕ: ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Прохорова О. Г., Холостова Е. И.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
     <t>В учебнике рассмотрены все основные подходы к изучению проблематики семьи, форм семейных и детско-родительских отношений; даны ответы на вопросы демографии, репродуктивного здоровья, организации семейного быта и досуга; приведен зарубежный опыт социальной защиты семьи. В учебнике описаны практические формы организации работы с семьей, он обобщает результаты практической деятельности специалистов органов и учреждений социальной сферы. В структуру учебника включены вопросы для самопроверки, практические задания и перечень рекомендуемой литературы для углубленного изучения отдельных разделов и тем.</t>
   </si>