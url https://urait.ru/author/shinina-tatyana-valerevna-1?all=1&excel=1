--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>