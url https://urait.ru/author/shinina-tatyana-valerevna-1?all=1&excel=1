--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
-[...1 lines deleted...]
-    <t>20.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -220,90 +220,93 @@
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В данном пособии представлен глубокий анализ отечественных и зарубежных научных исследований взаимодействия ребенка и родителя. Излагаемый материал сопровождается яркими примерами из практики, иллюстрирующими процесс диагностики. Авторами предлагается методика диагностики отношения родителя к ребенку в разных проявлениях с помощью инструментов анкетирования, тестирования, видеозаписей с последующим обсуждением результатов как профессионалами, так и родительским сообществом. Для студентов-бакалавров, преподавателей психологических факультетов вузов.</t>
   </si>
   <si>
     <t>978-5-534-09636-1</t>
   </si>
   <si>
     <t>11.02.2014</t>
   </si>
   <si>
     <t>СЕМЬЕВЕДЕНИЕ: ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Прохорова О. Г., Холостова Е. И.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены все основные подходы к изучению проблематики семьи, форм семейных и детско-родительских отношений; даны ответы на вопросы демографии, репродуктивного здоровья, организации семейного быта и досуга; приведен зарубежный опыт социальной защиты семьи. В учебнике описаны практические формы организации работы с семьей, он обобщает результаты практической деятельности специалистов органов и учреждений социальной сферы. В структуру учебника включены вопросы для самопроверки, практические задания и перечень рекомендуемой литературы для углубленного изучения отдельных разделов и тем.</t>
+    <t>В учебнике рассмотрены все основные подходы к изучению проблематики семьи, форм семейных и детско-родительских отношений; даны ответы на вопросы демографии, репродуктивного здоровья, организации семейного быта и досуга; приведен зарубежный опыт социальной защиты семьи; описаны практические формы организации работы с семьей.</t>
   </si>
   <si>
     <t>978-5-534-15897-7</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.04.2017</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ СОЦИАЛЬНОЙ РАБОТЫ С СЕМЬЕЙ И ДЕТЬМИ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Приступы Е. Н.</t>
   </si>
   <si>
     <t>Структура учебника опирается на требования, предъявляемые к социальному работнику по предоставлению социально-психологической помощи семьям с детьми, находящимся в трудной жизненной ситуации или социально опасном положении. Богатый практикум содержит кейсы, глоссарий, методический инструментарий специалистов в данной сфере. Издание станет важным фундаментом в подготовке социального работника, отвечающего современным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-04437-9</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ СОЦИАЛЬНОЙ РАБОТЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-16449-7</t>
   </si>
   <si>
     <t>65.272я73</t>
   </si>
   <si>
     <t>20.11.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ В СОЦИАЛЬНОЙ РАБОТЕ 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Учебник подготовлен специалистами Института переподготовки и повышения квалификации руководящих кадров и специалистов системы социальной защиты населения г. Москвы (ИПК ДСЗН) . Содержит материал по основным проблемам организации, управления и администрирования в социальной работе. Для студентов, обучающихся по направлению подготовки 040400 «Социальная работа» и по специальности 040100 «Социальная работа».</t>
   </si>
   <si>
     <t>978-5-534-01271-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1427,57 +1430,57 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1709.0</v>
       </c>
       <c r="M12" s="9">
         <v>1879.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.507</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>