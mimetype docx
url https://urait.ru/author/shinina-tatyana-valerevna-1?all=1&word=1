--- v1 (2026-04-03)
+++ v2 (2026-09-12)
@@ -35,107 +35,107 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Менеджмент в социальной работе : учебник для среднего профессионального образования / ответственные редакторы Е. И. Холостова, Е. И. Комаров, О. Г. Прохорова. — 2-е изд. — Москва : Издательство Юрайт, 2026. — 319 с. — (Профессиональное образование). — ISBN 978-5-534-00467-0.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/583988</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Галасюк, И. Н. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Обучение и воспитание детей с нарушениями интеллекта. Кураторство : учебник для вузов / И. Н. Галасюк, Т. В. Шинина. — Москва : Издательство Юрайт, 2026. — 179 с. — (Высшее образование). — ISBN 978-5-534-08285-2.</w:t>
+        <w:t xml:space="preserve">Франсис, И. Н. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Обучение и воспитание детей с нарушениями интеллекта. Кураторство : учебник для вузов / И. Н. Франсис, Т. В. Шинина. — Москва : Издательство Юрайт, 2026. — 179 с. — (Высшее образование). — ISBN 978-5-534-08285-2.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/586319</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Галасюк, И. Н. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Основы коррекционной педагогики и коррекционной психологии. Кураторство семьи особенного ребенка : учебник для среднего профессионального образования / И. Н. Галасюк, Т. В. Шинина. — Москва : Издательство Юрайт, 2026. — 179 с. — (Профессиональное образование). — ISBN 978-5-534-09809-9.</w:t>
+        <w:t xml:space="preserve">Франсис, И. Н. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Основы коррекционной педагогики и коррекционной психологии. Кураторство семьи особенного ребенка : учебник для среднего профессионального образования / И. Н. Франсис, Т. В. Шинина. — Москва : Издательство Юрайт, 2026. — 179 с. — (Профессиональное образование). — ISBN 978-5-534-09809-9.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/586636</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Галасюк, И. Н. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Семейная психология: методика «оценка детско-родительского взаимодействия». Evaluation of Child-parent Interaction (ecpi-2. 0) : практическое пособие / И. Н. Галасюк, Т. В. Шинина. — 2-е изд. — Москва : Издательство Юрайт, 2026. — 223 с. — (Профессиональная практика). — ISBN 978-5-534-09636-1.</w:t>
+        <w:t xml:space="preserve">Франсис, И. Н. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Семейная психология: методика «оценка детско-родительского взаимодействия». Evaluation of Child-parent Interaction (ecpi-2. 0) : практическое пособие / И. Н. Франсис, Т. В. Шинина. — 2-е изд. — Москва : Издательство Юрайт, 2026. — 223 с. — (Профессиональная практика). — ISBN 978-5-534-09636-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/587016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>