--- v3 (2026-05-23)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.05.2026</t>
+    <t>23.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>25.12.2020</t>
   </si>
   <si>
     <t>ТРИБОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Хопин П. Н., Шишкин С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Прикладная и экспериментальная физика</t>
   </si>
   <si>
-    <t>В курсе проанализировано современное состояние науки о трении и ее практическое применение в различных отраслях машиностроения. Рассмотрены основы трибологии. Приведены виды и режимы трения, основные характеристики антифрикционных свойств и изнашивания. Большое внимание уделено строению твердых тел, поверхностным эффектам при трении. Проанализированы виды изнашивания, в том числе применительно к авиадвигателестроению. Представлены вопросы, касающиеся избирательного переноса и его использованию в узлах трения. Приведена классификация и основные характеристики смазочных, фрикционных и антифрикционных материалов. Рассмотрены основные виды подшипников качения, скольжения. Широко представлены примеры их практического применения. Особое внимание уделено технологическим методам повышения износостойкости узлов трения. Рассмотрены основные методы, приведены их отличительные особенности, режимы и области применения. Представлены упрочняющие технологии, используемые в современном авиадвигателестроении. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, изучающих дисциплину «Трибология», инженеров.</t>
+    <t>В курсе проанализировано современное состояние науки о трении и ее практическое применение в различных отраслях машиностроения. Рассмотрены основы трибологии. Приведены виды и режимы трения, основные характеристики антифрикционных свойств и изнашивания. Большое внимание уделено строению твердых тел, поверхностным эффектам при трении. Проанализированы виды изнашивания, в том числе применительно к авиадвигателестроению. Представлены вопросы, касающиеся избирательного переноса и его использованию в узлах трения. Приведена классификация и основные характеристики смазочных, фрикционных и антифрикционных материалов. Рассмотрены основные виды подшипников качения, скольжения. Широко представлены примеры их практического применения. Особое внимание уделено технологическим методам повышения износостойкости узлов трения. Рассмотрены основные методы, приведены их отличительные особенности, режимы и области применения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14021-7</t>
   </si>
   <si>
     <t>34.41я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>