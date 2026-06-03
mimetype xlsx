--- v2 (2026-04-15)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -182,53 +182,50 @@
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ВСЕОБЩАЯ ИСТОРИЯ. ИСТОРИЯ ДРЕВНЕГО МИРА И СРЕДНИХ ВЕКОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Питулько Г.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе с учетом современных методологических подходов и оценок рассмотрены основные события и тенденции социально-экономического, политического и духовного развития важнейших цивилизационных центров мира. Обозначены наиболее важные проблемы истории Запада и Востока на различных ее этапах. Предложен богатый практикум — контрольные вопросы и задания, темы докладов, рекомендована соответствующая проблематике учебная и научная литература. В издание включены начало всемирной истории (становление первых цивилизаций Древнего мира) и мир в период Средних веков и раннего Нового времени (развитие Запада и Востока в V—XVI веках). Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также всех читателей, интересующихся всемирной историей.</t>
   </si>
   <si>
     <t>978-5-534-18464-8</t>
   </si>
   <si>
     <t>63.3(0)я723</t>
   </si>
   <si>
     <t>ВСЕОБЩАЯ ИСТОРИЯ. ИСТОРИЯ НОВОГО И НОВЕЙШЕГО ВРЕМЕНИ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике с учетом современных методологических подходов и оценок рассмотрены основные события и тенденции социально-экономического, политического и духовного развития важнейших цивилизационных центров мира. Обозначены наиболее важные проблемы истории Запада и Востока на различных ее этапах. Предложен богатый практикум — контрольные вопросы и задания, темы докладов, рекомендована соответствующая проблематике учебная и научная литература. Издание состоит из двух частей. В первую часть включены начало всемирной истории (становление первых цивилизаций Древнего мира) и мир в период Средних веков и раннего Нового времени (развитие Запада и Востока в V—XVI веках), во вторую - Запад и Восток в период раннего нового времени (конец XVI — XVII век), развитие всемирной истории в XVIII—XIX веках и мировое сообщество в Новейшее время. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по гуманитарным специальностям, а также для всех читателей, интересующихся всемирной историей.</t>
   </si>
   <si>
     <t>978-5-534-18463-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1074,57 +1071,57 @@
       <c r="K8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="9">
         <v>1609.0</v>
       </c>
       <c r="M8" s="9">
         <v>1769.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.48</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>