--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>12.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>