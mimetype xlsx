--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>15.04.2026</t>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,66 +208,66 @@
   <si>
     <t>978-5-534-13629-6</t>
   </si>
   <si>
     <t>11.08.2017</t>
   </si>
   <si>
     <t>НАДЕЖНОСТЬ ТЕХНИЧЕСКИХ СИСТЕМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник посвящен вопросам повышения надежности технических устройств и систем. В нем рассмотрены основные понятия теории надежности, показатели надежности ремонтируемых и неремонтируемых объектов, представлены испытания на надежность, а также методы расчета надежности систем различных типов. Книга дополнена контрольными вопросами, которые помогут студентам освоить материалы настоящего учебника.</t>
   </si>
   <si>
     <t>978-5-534-09368-1</t>
   </si>
   <si>
     <t>30.14я73</t>
   </si>
   <si>
     <t>06.10.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ПЛАНИРОВАНИЕ АВТОМАТИЗИРОВАННЫХ ПРОИЗВОДСТВ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Рассмотрены тенденции автоматизации машиностроительных производств, пути повышения производительности и эффективности производств, особенности организации и планирования технической подготовки автоматизированных производств, методы обеспечения технологичности конструкций изделий, особенности проектирования технологических процессов и выбора автоматизированного технологического оборудования. Изложены вопросы организации построения и планирования автоматических линий, робото-технологических комплексов, гибких автоматизированных производственных систем, автоматизации контроля, транспортно-складских систем, систем инструментального обеспечения, организации технического обслуживания и ремонта, построения и планирования энергетического хозяйства машиностроительного предприятия. Представлены перспективы организации автоматизированного завода будущего. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов учреждений высшего профессионального образования. Может представлять интерес для широкого круга студентов, обучающихся по смежным машиностроительным направлениям, а также для специалистов, занимающихся практическими вопросами организации и планирования автоматизированных производств.</t>
+    <t>Рассмотрены тенденции автоматизации машиностроительных производств, пути повышения производительности и эффективности производств, особенности организации и планирования технической подготовки автоматизированных производств, методы обеспечения технологичности конструкций изделий, особенности проектирования технологических процессов и выбора автоматизированного технологического оборудования. Изложены вопросы организации построения и планирования автоматических линий, робото-технологических комплексов, гибких автоматизированных производственных систем, автоматизации контроля, транспортно-складских систем, систем инструментального обеспечения, организации технического обслуживания и ремонта, построения и планирования энергетического хозяйства машиностроительного предприятия. Представлены перспективы организации автоматизированного завода будущего.</t>
   </si>
   <si>
     <t>978-5-534-11451-5</t>
   </si>
   <si>
     <t>32.966я73</t>
   </si>
   <si>
     <t>08.10.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ПЛАНИРОВАНИЕ АВТОМАТИЗИРОВАННЫХ ПРОИЗВОДСТВ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>Рассмотрены тенденции автоматизации машиностроительных производств, пути повышения производительности и эффективности производств, особенности организации и планирования технической подготовки автоматизированных производств, методы обеспечения технологичности конструкций изделий, особенности проектирования технологических процессов и выбора автоматизированного технологического оборудования. Изложены вопросы организации построения и планирования автоматических линий, робото-технологических комплексов, гибких автоматизированных производственных систем, автоматизации контроля, транспортно-складских систем, систем инструментального обеспечения, организации технического обслуживания и ремонта, построения и планирования энергетического хозяйства машиностроительного предприятия. Представлены перспективы организации автоматизированного завода будущего. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования. Может представлять интерес для широкого круга студентов, обучающихся по смежным машиностроительным направлениям, а также для специалистов, занимающихся практическими вопросами организации и планирования автоматизированных производств.</t>
+    <t>Рассмотрены тенденции автоматизации машиностроительных производств, пути повышения производительности и эффективности производств, особенности организации и планирования технической подготовки автоматизированных производств, методы обеспечения технологичности конструкций изделий, особенности проектирования технологических процессов и выбора автоматизированного технологического оборудования. Изложены вопросы организации построения и планирования автоматических линий, робото-технологических комплексов, гибких автоматизированных производственных систем, автоматизации контроля, транспортно-складских систем, систем инструментального обеспечения, организации технического обслуживания и ремонта, построения и планирования энергетического хозяйства машиностроительного предприятия. Представлены перспективы организации автоматизированного завода будущего. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-14143-6</t>
   </si>
   <si>
     <t>32.966я723</t>
   </si>
   <si>
     <t>ОСНОВЫ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебном пособии представлены назначение, классификация и общие характеристики элементов автоматики. В нем рассмотрены основные понятия, цели и принципы управления, даны общие характеристики элементов автоматики, изложены вопросы синтеза регуляторов, построения линейных, нелинейных, импульсных, цифровых систем управления. Книга дополнена приложениями, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-05203-9</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>03.12.2019</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКИЕ ИЗМЕРЕНИЯ И ПРИБОРЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>