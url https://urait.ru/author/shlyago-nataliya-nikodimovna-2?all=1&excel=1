--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,102 +130,99 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>05.04.2019</t>
   </si>
   <si>
     <t>КОНТРОЛЛИНГ. ТЕОРИЯ И ПРАКТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шляго Н. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Пособие содержит краткий курс по контроллингу предприятия. Рассматривается происхождение термина и история контроллинга в различных странах на протяжении XX века, технологии и методы осуществления контроллинга, принципы и концепции обоснования управленческих решений. Представлена информация по целеполаганию и планированию на предприятии, способы анализа бюджета и примеры их использования. Каждая тема завершается списком вопросов и задач для проверки знаний студентов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
+    <t>Пособие содержит краткий курс по контроллингу предприятия. Рассматривается происхождение термина и история контроллинга в различных странах на протяжении XX века, технологии и методы осуществления контроллинга, принципы и концепции обоснования управленческих решений. Представлена информация по целеполаганию и планированию на предприятии, способы анализа бюджета и примеры их использования. Каждая тема завершается списком вопросов и задач для проверки знаний студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10870-5</t>
   </si>
   <si>
     <t>65.052.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.05.2017</t>
   </si>
   <si>
     <t>КОНТРОЛЛИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебнике в качестве основ контроллинга наряду с технологиями собственно управленческого процесса рассматриваются модели и схемы обоснования управленческих решений, наиболее часто используемые в настоящее время на оперативном, тактическом, а также на стратегическом уровнях управленческого процесса. Внимание также уделено проблемам принятия управленческих решений в ситуациях с разной степенью выраженности неопределенности. Изложение теоретического материала сопровождается значительным количеством схем, иллюстрирующих рассматриваемые положения, и решением примеров. Каждый параграф сопровождается приведением ряда тестовых заданий для осуществления самопроверки, списком контрольных вопросов и заданий.</t>
   </si>
   <si>
     <t>978-5-9916-9030-0</t>
   </si>
   <si>
     <t>65.052я73</t>
   </si>
   <si>
     <t>28.02.2017</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКИЙ УЧЕТ ДЛЯ МЕНЕДЖЕРОВ В 2 Ч. ЧАСТЬ 1. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В учебнике представлены технологии управленческого учета как традиционные, так и порожденные проблемами сегодняшнего дня; сделаны акценты на те аспекты управленческого учета, которые непосредственно связаны с работой института менеджмента; уделено внимание проблемам организации управленческого учета на предприятии. Отличительная черта издания направленность на освещение не только практических аспектов управленческого учета, но и на характеристику его научно-теоретических основ, на отражение особенностей различных концепций и подходов, предложенных в последние десятилетия наиболее известными научными школами управленческого учета, а также на исторические корни развития управленческого учета в России.</t>
+    <t>В учебнике представлены технологии управленческого учета — как традиционные, так и порожденные проблемами сегодняшнего дня; сделаны акценты на те аспекты управленческого учета, которые непосредственно связаны с работой института менеджмента; уделено внимание проблемам организации управленческого учета на предприятии. Отличительная черта издания — направленность на освещение не только практических аспектов управленческого учета, но и на характеристику его научно-теоретических основ, на отражение особенностей различных концепций и подходов, предложенных в последние десятилетия наиболее известными научными школами управленческого учета, а также на исторические корни развития управленческого учета в России.</t>
   </si>
   <si>
     <t>978-5-9916-8374-6, 978-5-9916-8375-3</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКИЙ УЧЕТ ДЛЯ МЕНЕДЖЕРОВ В 2 Ч. ЧАСТЬ 2. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике представлены технологии управленческого учета — как традиционные, так и порожденные проблемами сегодняшнего дня; сделаны акценты на те аспекты управленческого учета, которые непосредственно связаны с работой института менеджмента; уделено внимание проблемам организации управленческого учета на предприятии. Отличительная черта издания — направленность на освещение не только практических аспектов управленческого учета, но и на характеристику его научно-теоретических основ, на отражение особенностей различных концепций и подходов, предложенных в последние десятилетия наиболее известными научными школами управленческого учета, а также на исторические корни развития управленческого учета в России.</t>
   </si>
   <si>
     <t>978-5-9916-8376-0, 978-5-9916-8375-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1071,57 +1068,57 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1499.0</v>
       </c>
       <c r="M8" s="9">
         <v>1649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.452</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>