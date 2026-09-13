--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>197</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1149.0</v>
+        <v>1199.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>277</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1669.0</v>
+        <v>1749.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>46</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>275</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1509.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1659.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>51</v>
       </c>
@@ -1047,54 +1047,54 @@
       <c r="B8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>274</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1499.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1649.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>55</v>
       </c>