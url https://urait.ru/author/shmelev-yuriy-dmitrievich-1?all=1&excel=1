--- v4 (2026-05-22)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>22.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,111 @@
   <si>
     <t>29.09.2023</t>
   </si>
   <si>
     <t>НАЛОГИ И НАЛОГООБЛОЖЕНИЕ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Кировой Е.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>Предлагаемое учебное пособие предназначено для закрепления теоретических знаний и получения практического опыта по дисциплине «Налоги и налогообложение». По всем разделам практикума дан необходимый теоретический материал, рассмотрены практические примеры расчетов основных налогов, даны комплексы задач для самостоятельного решения, представлены задачи в виде вопросов аналитического характера, тестов, ситуационных заданий. Четвертое издание учебного пособия актуализирует методические и практические материалы по всем налогам, сборам и страховым взносам с учетом изменений налогового законодательства с 1 июля 2023 г. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, а также слушателей программ повышения квалификации и переподготовки кадров. Учебное пособие также может представлять интерес для широкого круга читателей, интересующихся налоговой проблематикой.</t>
+    <t>Предлагаемое учебное пособие предназначено для закрепления теоретических знаний и получения практического опыта по дисциплине «Налоги и налогообложение. По всем разделам практикума дан минимально необходимый теоретический материал, рассмотрены практические примеры расчетов основных налогов, даны комплексы задач для самостоятельного решения, представлены задачи в виде вопросов аналитического характера, тестов, ситуационных заданий. Четвертое издание учебного пособия актуализирует методические и практические материалы по всем налогам, сборам и страховым взносам с учетом изменений налогового законодательства с 1 июля 2023 г.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17572-1</t>
   </si>
   <si>
     <t>65.261.4я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>НАЛОГИ И НАЛОГООБЛОЖЕНИЕ. ПРАКТИЧЕСКИЕ АСПЕКТЫ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс предназначен для закрепления теоретических знаний и получения практического опыта по дисциплине «Налоги и налогообложение».. По всем разделам дан минимально необходимый теоретический и методический материал, рассмотрены практические примеры расчетов основных налогов, даны комплексы задач для самостоятельного решения, представлены задачи в виде вопросов аналитического характера, ситуационных заданий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17571-4</t>
   </si>
   <si>
     <t>65.261.4я73</t>
   </si>
   <si>
     <t>25.06.2024</t>
   </si>
   <si>
     <t>НАЛОГОВАЯ ПОЛИТИКА ГОСУДАРСТВА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Черник Д. Г., Шмелев Ю. Д., Типалина М. В. ; Под ред. Черника Д.Г.</t>
   </si>
   <si>
-    <t>В курсе рассмотрены теоретические аспекты формирования налоговой политики и практика ее реализации в России и зарубежных странах. С использованием методов системного анализа истории налогообложения выявляются предпосылки формирования и эволюция налоговой политики в России и за рубежом. В курсе особое внимание уделено практике, проблемам и результатам налоговой политики в России в период экономической реформы 1992—2019 гг., анализу возможности целесообразности использования методов и инструментов реформирования зарубежных стран, в первую очередь США, Германии, Китая и др. При этом авторы приводят различные оценки и мнения ведущих мировых и отечественных специалистов. В курсе учтены изменения тенденций мировой налоговой политики в 2015—2019 гг., оценено их влияние на налоговую политику России по состоянию на июль 2019 г. Большой объем статистического материала, примеров, тестов, контрольных вопросов и практических заданий позволяет закрепить полученные знания и умения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>В курсе рассмотрены теоретические аспекты формирования налоговой политики и практика ее реализации в России и зарубежных странах. С использованием методов системного анализа истории налогообложения выявляются предпосылки формирования и эволюция налоговой политики в России и за рубежом. В курсе особое внимание уделено практике, проблемам и результатам налоговой политики в России в период экономической реформы 1992—2019 гг., анализу возможности целесообразности использования методов и инструментов реформирования зарубежных стран, в первую очередь США, Германии, Китая и др. При этом авторы приводят различные оценки и мнения ведущих мировых и отечественных специалистов. В курсе учтены изменения тенденций мировой налоговой политики в 2015—2019 гг., оценено их влияние на налоговую политику России по состоянию на июль 2019 г. Большой объем статистического материала, примеров, тестов, контрольных вопросов и практических заданий позволяет закрепить полученные знания и умения.</t>
   </si>
   <si>
     <t>978-5-534-18867-7</t>
   </si>
   <si>
     <t>65.261я73</t>
   </si>
   <si>
     <t>23.07.2024</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ НАЛОГООБЛОЖЕНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Черник Д. Г., Шмелев Ю. Д. ; Под ред. Черника Д.Г.</t>
   </si>
   <si>
-    <t>Современная практика налоговых реформ во всем мире дает множество примеров, подтверждающих необходимость и актуальность знания исторического аспекта изучения теории и практики налогообложения. Практика налоговой реформы в Российской Федерации также полностью подтверждает правильность тезиса о необходимости знания истории. Изучение истории налогообложения позволяет проследить, как финансовая практика ставила проблемы перед теорией, а теория анализировала и обобщала практику, как формировались предложения и рекомендации для практической финансовой деятельности государства. В курсе излагается, какие принципы, установленные еще в Кодексе Хаммурапи, сохранились в налогах современных стран, есть ли страны, где налогов нет вовсе, возможен ли налог на содержание местной футбольной команды, может ли дым служить единицей обложения, а также множество других интереснейших фактов из истории налогов.</t>
+    <t>Современная практика налоговых реформ во всем мире дает множество примеров, подтверждающих необходимость и актуальность знания исторического аспекта изучения теории и практики налогообложения. Практика налоговой реформы в Российской Федерации также полностью подтверждает правильность тезиса о необходимости знания истории. Изучение истории налогообложения позволяет проследить, как финансовая практика ставила проблемы перед теорией, а теория анализировала и обобщала практику, как формировались предложения и рекомендации для практической финансовой деятельности государства. В учебнике излагается, какие принципы, установленные еще в Кодексе Хаммурапи, сохранились в налогах современных стран, есть ли страны, где налогов нет вовсе, возможен ли налог на содержание местной футбольной команды, может ли дым служить единицей обложения, а также множество других интереснейших фактов из истории налогов.</t>
   </si>
   <si>
     <t>978-5-534-18870-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>