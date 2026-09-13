--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -852,54 +852,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>323</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -922,54 +922,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>323</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -992,54 +992,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>459</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>335</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>