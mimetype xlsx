--- v2 (2026-03-25)
+++ v3 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
-[...1 lines deleted...]
-    <t>25.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+  <si>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,105 +127,108 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
   <si>
     <t>МОЛОДАЯ СЕМЬЯ И РЕБЕНОК-ДОШКОЛЬНИК 2-е изд., испр. и доп. Практическое пособие</t>
   </si>
   <si>
     <t>Шнейдер Л. Б., Рогач М. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Профессиональная практика</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
+    <t>Дошкольная педагогика</t>
+  </si>
+  <si>
+    <t>Книга позволяет дать разным категориям молодых родителей систематизированное представление о семейном воспитании, воспитательном потенциале семьи, показать способы разрешения воспитательных трудностей, преодоления кризисных ситуаций, раскрыть характерные черты и особенности психического развития дошкольников, выявить главные проблемы, вокруг которых аккумулируется психолого-педагогическое знание на данном этапе развития ребенка; осветить возможные направления и содержание, стратегии и тактику консультативной работы с семьей, воспитывающей ребенка-дошкольника. Для студентов-психологов, молодых родителей, специалистов (педагогов, воспитателей, психологов, социальных работников), а также всех неравнодушных к судьбе ребенка-дошкольника и педагогическим исканиям его семьи.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-13006-5</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>22.11.2019</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ КОНСУЛЬТАТИВНОЙ ПСИХОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Шнейдер Л. Б.</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>Книга позволяет дать разным категориям молодых родителей систематизированное представление о семейном воспитании, воспитательном потенциале семьи, показать способы разрешения воспитательных трудностей, преодоления кризисных ситуаций, раскрыть характерные черты и особенности психического развития дошкольников, выявить главные проблемы, вокруг которых аккумулируется психолого-педагогическое знание на данном этапе развития ребенка; осветить возможные направления и содержание, стратегии и тактику консультативной работы с семьей, воспитывающей ребенка-дошкольника. Для студентов-психологов, молодых родителей, специалистов (педагогов, воспитателей, психологов, социальных работников), а также всех неравнодушных к судьбе ребенка-дошкольника и педагогическим исканиям его семьи.</t>
-[...26 lines deleted...]
-    <t>В предлагаемом издании по консультативной психологии отдельные компоненты практического обучения объединяются в целое на основе единой модели профессиональной идентичности. Это позволяет студентам обучаться одновременно как в плоскости поведения, профессиональных действий, межличностных отношений, так и в когнитивной плоскости, основу чего составляет обзор консультативной психологии. Цель данного учебного пособия — создание условий для выработки каждым участником своего профессионального стиля, осознания своих профессиональных возможностей в психологическом консультировании, определения путей профессионального роста. В практической части используются разнообразные средства активного психологического обучения для решения триединой задачи: понимания своего профессионального Я, принятия себя в профессии, управления своим профессиональным поведением и развитием в консультативной психологии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов, аспирантов и преподавателей психологических факультетов вузов.</t>
+    <t>В предлагаемом издании по консультативной психологии отдельные компоненты практического обучения объединяются в целое на основе единой модели профессиональной идентичности. Это позволяет студентам обучаться одновременно как в плоскости поведения, профессиональных действий, межличностных отношений, так и в когнитивной плоскости, основу чего составляет обзор консультативной психологии. Цель данного учебного пособия — создание условий для выработки каждым участником своего профессионального стиля, осознания своих профессиональных возможностей в психологическом консультировании, определения путей профессионального роста. В практической части используются разнообразные средства активного психологического обучения для решения триединой задачи: понимания своего профессионального Я, принятия себя в профессии, управления своим профессиональным поведением и развитием в консультативной психологии.</t>
   </si>
   <si>
     <t>978-5-534-12235-0</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>10.01.2019</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕВИАНТНОГО И АДДИКТИВНОГО ПОВЕДЕНИЯ ДЕТЕЙ И ПОДРОСТКОВ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В курсе рассмотрены ключевые проблемы психологии подросткового девиантного и аддиктивного поведения. Автором изучаются причины и виды девиантного поведения, особенности личности девиантных подростков, анализируются последствия влияния на подростка сети Интернет. Рассматриваются подходы и пути оказания психологической помощи и коррекции девиантного поведения подростка. В курсе описываются тактики поведения с девиантным подростком, даются советы по оказанию психологической помощи подростку в критической ситуации.</t>
+    <t>В учебнике рассмотрены ключевые проблемы психологии подросткового девиантного и аддиктивного поведения. Автором изучаются причины и виды девиантного поведения, особенности личности девиантных подростков, анализируются последствия влияния на подростка сети Интернет. Рассматриваются подходы и пути оказания психологической помощи и коррекции девиантного поведения подростка. В книге описываются тактики поведения с девиантным подростком, даются советы по оказанию психологической помощи подростку в критической ситуации.</t>
   </si>
   <si>
     <t>978-5-534-10915-3</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
   <si>
     <t>19.12.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕВИАНТНОГО И АДДИКТИВНОГО ПОВЕДЕНИЯ ДЕТЕЙ И ПОДРОСТКОВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-05932-8</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>18.01.2018</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕВИАНТНОГО И АДДИКТИВНОГО ПОВЕДЕНИЯ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
@@ -268,75 +271,78 @@
   <si>
     <t>ПСИХОЛОГИЯ КАРЬЕРЫ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шнейдер Л. Б., Акбиева З. С., Цариценцева О. П.</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Что порождает карьерные стремления, в чем и каким образом они выражаются? Каковы структурные и динамические компоненты карьеры современного специалиста? Какие условия способствуют построению успешной карьеры? На эти и другие вопросы читатель найдет ответы в данной книге, авторами которой проведено изучение социально-психологических особенностей карьеры в контексте профессионально-релевантного поведения, показано, что карьера — сложный психологический феномен, в котором реальное статусное положение человека зависит от его гендерных и личностных особенностей и обусловлено его целевой активностью.</t>
   </si>
   <si>
     <t>978-5-534-06900-6</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>17.08.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ РОДИТЕЛЬСТВА. Учебник для вузов</t>
   </si>
   <si>
+    <t>Психология личности и семейная психология</t>
+  </si>
+  <si>
     <t>Курс представляет собой психологический анализ детско-родительских отношений, автор дает обзорное представление о семье как о микросреде развития ребенка, описывает проблемы детско-родительских отношений и стадии психического развития ребенка, рассматривает специфику семейного влияния и воспитания, затрагивает темы соперничества и агрессии детей в семье. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, обучающимся на психологических факультетах вузов.</t>
   </si>
   <si>
     <t>978-5-534-16562-3</t>
   </si>
   <si>
     <t>11.08.2023</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ СУПРУЖЕСКИХ ОТНОШЕНИЙ 6-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс представляет собой психологический анализ семейных отношений, автор дает обзорное представление об эволюции и сущности брачно-семейных отношений, описывает характерные черты и особенности жизненного цикла семьи, выявляет главные проблемы семейной психологии, рассматривает эмоциональную и функциональную специфику отношений членов семьи друг с другом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Адресован студентам, обучающимся на психологических факультетах вузов.</t>
   </si>
   <si>
     <t>978-5-534-16563-0</t>
   </si>
   <si>
     <t>15.11.2018</t>
   </si>
   <si>
     <t>СЕМЕЙНАЯ ПСИХОЛОГИЯ 6-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник представляет собой психологический анализ семейных отношений, автор учебника дает обзорное представление об эволюции и сущности брачно-семейных отношений, описывает характерные черты и особенности жизненного цикла семьи, выявляет главные проблемы семейной психологии, рассматривает эмоциональную и функциональную специфику отношений членов семьи друг с другом. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
+    <t>Учебник представляет собой психологический анализ семейных отношений, автор учебника дает обзорное представление об эволюции и сущности брачно-семейных отношений, описывает характерные черты и особенности жизненного цикла семьи, выявляет главные проблемы семейной психологии, рассматривает эмоциональную и функциональную специфику отношений членов семьи друг с другом.</t>
   </si>
   <si>
     <t>978-5-534-17588-2</t>
   </si>
   <si>
     <t>02.02.2018</t>
   </si>
   <si>
     <t>СЕМЕЙНАЯ ПСИХОЛОГИЯ. ЭМПИРИЧЕСКИЕ ИССЛЕДОВАНИЯ 2-е изд., испр. и доп. Практическое пособие для вузов</t>
   </si>
   <si>
     <t>В данном практическом пособии анализируются проблемы воспитания детей, актуального родительства и многие другие, рассматриваются особенности внутрисемейных, детско-родительских, супружеских и сексуальных отношений. Издание представляет собой сборник исследований студентов и аспи рантов, молодых выпускников вузов, посвященные пси хологическому анализу семейных отношений как ком плексной проблемы, принадлежащей социально-психо-логической и субъективно-психологической реальности. В издание вошли как теоретические обзоры, рефератив ные изложения, так и самостоятельные исследователь ские проекты. Пособие поможет развить практические навыки исследовательской деятельности, глубже изучить проблемы семейной психологии.</t>
   </si>
   <si>
     <t>978-5-534-06189-5</t>
   </si>
   <si>
     <t>18.10.2019</t>
   </si>
   <si>
     <t>СЕМЕЙНОЕ КОНСУЛЬТИРОВАНИЕ. МОЛОДАЯ СЕМЬЯ И РЕБЕНОК-ДОШКОЛЬНИК 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Книга позволяет дать разным категориям молодых родителей систематизированное представление о семейном воспитании, воспитательном потенциале семьи, показать способы разрешения воспитательных трудностей, преодоления кризисных ситуаций, раскрыть характерные черты и особенности психического развития дошкольников, выявить главные проблемы, вокруг которых аккумулируется психолого-педагогическое знание на данном этапе развития ребенка; осветить возможные направления и содержание, стратегии и тактику консультативной работы с семьей, воспитывающей ребенка-дошкольника. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов-психологов, молодых родителей, специалистов (педагогов, воспитателей, психологов, социальных работников), а также всех неравнодушных к судьбе ребенка-дошкольника и педагогическим исканиям его семьи.</t>
   </si>
@@ -1061,834 +1067,834 @@
       <c r="J6" s="8">
         <v>228</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1289.0</v>
       </c>
       <c r="M6" s="9">
         <v>1419.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="8">
         <v>0.396</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>587525</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>219</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1249.0</v>
       </c>
       <c r="M7" s="9">
         <v>1369.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.385</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586236</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>219</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1249.0</v>
       </c>
       <c r="M8" s="9">
         <v>1369.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.385</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>586278</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>141</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="9">
         <v>609.0</v>
       </c>
       <c r="M9" s="9">
         <v>669.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Y9" s="8">
         <v>0.15</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587526</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>141</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="9">
         <v>609.0</v>
       </c>
       <c r="M10" s="9">
         <v>669.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Y10" s="8">
         <v>0.15</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586240</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>328</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1749.0</v>
       </c>
       <c r="M11" s="9">
         <v>1919.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.517</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>586239</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>187</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1099.0</v>
       </c>
       <c r="M12" s="9">
         <v>1209.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.346</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589260</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>129</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L13" s="9">
         <v>709.0</v>
       </c>
       <c r="M13" s="9">
         <v>779.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.174</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>589273</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>193</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1129.0</v>
       </c>
       <c r="M14" s="9">
         <v>1239.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.354</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>586238</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>488</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>2489.0</v>
       </c>
       <c r="M15" s="9">
         <v>2739.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="8">
         <v>0.711</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>586237</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>317</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1699.0</v>
       </c>
       <c r="M16" s="9">
         <v>1869.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y16" s="8">
         <v>0.504</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>586277</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>576</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2899.0</v>
       </c>
       <c r="M17" s="9">
         <v>3189.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y17" s="8">
         <v>0.818</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>