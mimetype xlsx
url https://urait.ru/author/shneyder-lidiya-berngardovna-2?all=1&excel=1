--- v3 (2026-05-23)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>23.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>