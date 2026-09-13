--- v4 (2026-07-22)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>22.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -981,54 +981,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>576</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2899.0</v>
+        <v>3039.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3189.0</v>
+        <v>3339.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -1049,54 +1049,54 @@
       <c r="B6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>228</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1289.0</v>
+        <v>1349.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1419.0</v>
+        <v>1479.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>219</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>219</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1369.0</v>
+        <v>1439.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>141</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M9" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1329,54 +1329,54 @@
       <c r="B10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>141</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M10" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>70</v>
       </c>
@@ -1399,54 +1399,54 @@
       <c r="B11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>328</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1469,54 +1469,54 @@
       <c r="B12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>187</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1209.0</v>
+        <v>1259.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>81</v>
       </c>
@@ -1539,54 +1539,54 @@
       <c r="B13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>129</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="L13" s="9">
-        <v>709.0</v>
+        <v>749.0</v>
       </c>
       <c r="M13" s="9">
-        <v>779.0</v>
+        <v>819.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>87</v>
       </c>
@@ -1609,54 +1609,54 @@
       <c r="B14" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>193</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1129.0</v>
+        <v>1179.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1239.0</v>
+        <v>1299.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>85</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>91</v>
       </c>
@@ -1679,54 +1679,54 @@
       <c r="B15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>488</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>2489.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M15" s="9">
-        <v>2739.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>85</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>94</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>95</v>
       </c>
@@ -1749,54 +1749,54 @@
       <c r="B16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>317</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1699.0</v>
+        <v>1789.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1869.0</v>
+        <v>1969.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>85</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>98</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>99</v>
       </c>
@@ -1819,54 +1819,54 @@
       <c r="B17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>576</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
-        <v>2899.0</v>
+        <v>3039.0</v>
       </c>
       <c r="M17" s="9">
-        <v>3189.0</v>
+        <v>3339.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>102</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>103</v>
       </c>