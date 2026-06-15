--- v3 (2026-04-16)
+++ v4 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>16.04.2026</t>
+    <t>16.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,66 +208,66 @@
   <si>
     <t>В курсе изложены основы теории и современной практики функционирования мирохозяйственной системы в условиях глобализации. С позиций макроэкономического анализа рассмотрены такие актуальные для российской экономики вопросы, как международный бизнес и международная торговля, мобильность трудовых ресурсов и капитала, экономическая интеграция, валютные отношения между странами и др. Строго формализованное, но вместе с тем доступное изложение материала, проиллюстрированное решением многочисленных задач и тестов, обеспечит заинтересованное и глубокое изучение дисциплины; специально составленные контрольные задания позволят развить навыки принятия обоснованных управленческих решений. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-16000-0</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.06.2021</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МЕНЕДЖМЕНТ ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Шубаева В. Г., Шимко П. Д. ; под науч. ред. Максимцева И.А.</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Профессиональному усвоению дисциплины способствует большое количество примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений, а также контрольных заданий, позволяющих развить навыки управления международными компаниями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
+    <t>В курсе рассматриваются все основные проблемы финансового менеджмента международной компании: валютно-финансовая среда международного бизнеса; оценка стоимости активов, капитала и компании; инвестиции международной компании в базовые и производные ценные бумаги, а также в реальные активы; управление оборотными активами. Наряду с традиционными методами оценки инвестиционных проектов изложена альтернативная технология их обоснования — метод реальных опционов. Строго формализованное, но вместе с тем наглядное и доступное изложение материала обусловливает заинтересованное изучение теории финансового менеджмента в условиях глобализации международного бизнеса. Для подготовки бакалавров, специалистов, магистров, аспирантов, менеджеров компаний, а также всех, кто интересуется проблемами современной мировой экономики.</t>
   </si>
   <si>
     <t>978-5-534-14469-7</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>25.08.2022</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРАНСНАЦИОНАЛЬНОЙ КОМПАНИИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки. Учебник предназначен для подготовки бакалавров и магистров, а также для слушателей курсов системы повышения квалификации, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям дисциплин для направления «Международные экономические отношения» и специалистам-практикам.</t>
+    <t>В издании подробно рассматриваются принципиальные особенности функционирования транснациональных компаний, играющих ведущую роль в экономических процессах современной мирохозяйственной системы. Строго формализованное, но вместе с тем наглядное и доступное представление материала обусловливает заинтересованное изучение дисциплины. Учебник содержит большое количество интересных примеров, иллюстрирующих реальную практику принятия эффективных управленческих решений в транснациональных корпорациях. Теоретическая часть дополнена практикумом, в который включены контрольные и аналитические вопросы, расчетные задачи с разбором решения и для самостоятельной работы, тесты, темы рефератов и курсовых работ, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки.</t>
   </si>
   <si>
     <t>978-5-534-15407-8</t>
   </si>
   <si>
     <t>65.298я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>