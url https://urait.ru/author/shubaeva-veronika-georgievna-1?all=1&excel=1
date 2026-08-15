--- v4 (2026-06-15)
+++ v5 (2026-08-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>16.06.2026</t>
+    <t>15.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>