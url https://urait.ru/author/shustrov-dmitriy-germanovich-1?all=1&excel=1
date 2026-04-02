--- v0 (2026-01-30)
+++ v1 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>31.01.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>365</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1799.0</v>
+        <v>1919.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1979.0</v>
+        <v>2109.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>