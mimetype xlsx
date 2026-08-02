--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
-[...1 lines deleted...]
-    <t>03.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,87 +109,102 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>Конституционное право. Общая теория. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Шустров Д. Г.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Юридические науки</t>
+  </si>
+  <si>
+    <t>Конституционное (государственное) право</t>
+  </si>
+  <si>
+    <t>Курс состоит из двух фундаментальных разделов. Во-первых, в нем рассматривается теория конституционного права, которая включает вопросы, определяющие отраслевую, научную и образовательную идентичность конституционного права: конституционное право как отрасль права, источники конституционного права, толкование в конституционном праве, ответственность в конституционном праве, наука конституционного права, конституционное право как учебная дисциплина. Во-вторых, в курс входит учение о конституции, которое соединяет историю, догму и политику в подходах к познанию этого конкретно-исторического, социального-политического и правового явления, имеющего определяющую значимость для системы конституционного права в целом и отдельных ее частей, изучаемых в теоретическом и догматическом аспектах.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-22280-7</t>
+  </si>
+  <si>
+    <t>67.400, 67.400.1</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННЫЙ СТАТУС ЛИЧНОСТИ В РОССИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Шустров Д. Г.</t>
-[...16 lines deleted...]
-  <si>
     <t>Конституционный статус личности в России отражает взаимоотношения российского государства и общества с человеком. Конституционный статус личности представляет собой совокупность конституционно-правовых норм, содержащихся во второй главе Конституции РФ и развивающих её различных источниках российского права, предопределяющих содержание всех действий публичной власти, универсальный инструмент разрешения конституционно-правовых споров, важнейший институт конституционного права, фундаментальнейший раздел науки конституционного права, наиважнейшую часть учебной дисциплины конституционного права. Все эти превосходные характеристики обусловливают необходимость детального изучения конституционного статуса личности, причём не только с теоретических позиций, но и с практической точки зрения. Настоящая книга имеет своей целью показать не только логичность, но и практическую значимость конституционного статуса личности в России.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-19292-6</t>
   </si>
   <si>
     <t>67.400.3я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -549,89 +564,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnyy-status-lichnosti-v-rossii-590322" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-obschaya-teoriya-601017" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnyy-status-lichnosti-v-rossii-590322" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="11.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -660,51 +675,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -774,126 +789,197 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>590322</v>
+        <v>601017</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>365</v>
+        <v>572</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1919.0</v>
+        <v>2879.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2109.0</v>
+        <v>3169.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
+        <v>0.813</v>
+      </c>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="8">
+        <v>590322</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="6"/>
+      <c r="I6" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J6" s="8">
+        <v>365</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="9">
+        <v>1919.0</v>
+      </c>
+      <c r="M6" s="9">
+        <v>2109.0</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="V6" s="6"/>
+      <c r="W6" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y6" s="8">
         <v>0.562</v>
       </c>
-      <c r="Z5" s="6"/>
+      <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>