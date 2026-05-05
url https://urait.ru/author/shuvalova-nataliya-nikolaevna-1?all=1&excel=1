--- v2 (2026-03-04)
+++ v3 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>04.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>