--- v3 (2026-05-05)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>25.04.2023</t>
   </si>
   <si>
     <t>ДОКУМЕНТАЦИОННОЕ ОБЕСПЕЧЕНИЕ УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Шувалова Н. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Документоведение и делопроизводство</t>
   </si>
   <si>
-    <t>Документ — основной инструмент управления и продукт профессиональной деятельности любого управленца. Поэтому для специалиста в области государственного и муниципального управления важны: знание основ делопроизводства, умение ориентироваться в море нормативных документов, регулирующих вопросы документационного обеспечения управления, языковая грамотность, владение официально-деловым стилем речи и навыки работы с документами. Цель данного курса помочь студентам овладеть базовыми знаниями в области документационного обеспечения управления, технологиями работы с документом, а также методикой его оформления, составления, правки и редактирования.</t>
+    <t>Документ — основной инструмент управления и продукт профессиональной деятельности любого управленца. Поэтому для будущих специалистов в области государственного и муниципального управления знание основ делопроизводства, умение ориентироваться в море нормативных документов, регулирующих вопросы документационного обеспечения управления, языковая грамотность, владение официально-деловым стилем речи и навыки работы с документами должны составлять основу их профессионального багажа. Отличительную особенность данного курса составляет междисциплинарный подход к изучению и созданию документа, поэтому большое внимание уделено не только технологическим вопросам создания, оформления документов и организации работы с ними, но и языку служебного документа, составляющему содержательную основу любой информации, носителем которой является документ.</t>
   </si>
   <si>
     <t>978-5-534-20349-3</t>
   </si>
   <si>
     <t>65.050.2я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.04.2021</t>
   </si>
   <si>
     <t>КАДРОВАЯ ПОЛИТИКА И КАДРОВЫЙ АУДИТ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Фотиной Л.В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
@@ -241,111 +241,111 @@
   <si>
     <t>Рассматриваются принципы, приоритетные направления, механизмы реализации кадровой политики на государственной службе Российской Федерации, раскрываются исторические особенности ее становления и развития. Подробно освещаются вопросы мотивационной политики государственных органов, экспертного сопровождения кадровых процедур, командообразования на государственной службе, кадровой безопасности и кадрового аудита государственных органов. Особое внимание уделяется востребованности новых компетенций государственных служащих в условиях цифровой трансформации публичного управления, технологий и методов проектного менеджмента и вовлечения населения в публичное управление. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей, сотрудников кадровых служб государственных органов, государственных и муниципальных служащих.</t>
   </si>
   <si>
     <t>978-5-534-15359-0</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>КАДРОВЫЕ ТЕХНОЛОГИИ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СЛУЖБЫ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Представлены вопросы теории и практики реализации кадровых технологий на государственной службе Российской Федерации: конкурс на замещение вакантных должностей, институт кадрового резерва, комплексная оценка персонала, аттестация, наставничество, ротация, подбор и отбор кадров, временное замещение должностей, испытание на государственной службе, адаптация. Для лучшего раскрытия материала все темы снабжены иллюстрациями в виде рисунков, графиков, схем, таблиц. Каждая тема содержит практикум: кейсы, практические и аналитические задания, вопросы для обсуждения в виде круглых столов. Курс адресован работникам кадровых служб государственных органов, экспертам, магистрантам, слушателям дополнительных профессиональных программ, обучающимся по направлениям подготовки «Государственное и муниципальное управление», «Управление персоналом», «Менеджмент», «Политология», «Социология», преподавателям и студентам управленческих, экономических и юридических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-13314-1</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ТЕХНОЛОГИЯ ДОКУМЕНТАЦИОННОГО ОБЕСПЕЧЕНИЯ УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Активное использование метода самостоятельного выявления и исправления типичных ошибок в управленческих документах путем их редактирования позволяет закрепить усвоенные знания, сформировать умения и навыки составления, оформления документов и организации работы с ними, выработать навыки критического осмысления осваиваемого материала и самостоятельную позицию. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического и экономического направлений подготовки, аспирантов, преподавателей, осуществляющих подготовку, переподготовку и повышение квалификации государственных и муниципальных служащих, а также практических работников сферы управления.</t>
+    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Активное использование метода самостоятельного выявления и исправления типичных ошибок в управленческих документах путем их редактирования позволяет закрепить усвоенные знания, сформировать умения и навыки составления, оформления документов и организации работы с ними, выработать навыки критического осмысления осваиваемого материала и самостоятельную позицию. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-20347-9</t>
   </si>
   <si>
     <t>65.050.2я73</t>
   </si>
   <si>
     <t>17.02.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ ДЕЛОПРОИЗВОДСТВА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Шувалова Н. Н., Иванова А. Ю. ; Под общ. ред. Шуваловой Н.Н.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Отличительную особенность данного курса составляет междисциплинарный подход к изучению и созданию документа, поэтому большое внимание уделено не только технологическим вопросам, но и языку служебного документа, составляющему содержательную основу любой информации. Активное использование метода самостоятельного выявления и исправления типичных ошибок в управленческих документах путем их редактирования позволяет закрепить усвоенные знания, сформировать умения и навыки составления, оформления документов и организации работы с ними, выработать навыки критического осмысления освоенного материала и самостоятельную позицию, овладеть официально-деловым стилем письменной речи. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования юридического и экономического направлений подготовки.</t>
+    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Отличительную особенность данного курса составляет междисциплинарный подход к изучению и созданию документа, поэтому большое внимание уделено не только технологическим вопросам, но и языку служебного документа, составляющему содержательную основу любой информации. Для студентов среднего профессионального образования юридического и экономического направлений подготовки.</t>
   </si>
   <si>
     <t>978-5-534-20344-8</t>
   </si>
   <si>
     <t>16.02.2022</t>
   </si>
   <si>
     <t>ОСНОВЫ ДЕЛОПРОИЗВОДСТВА. ЯЗЫК СЛУЖЕБНОГО ДОКУМЕНТА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Отличительную особенность данного курса составляет междисциплинарный подход к изучению и созданию документа, поэтому большое внимание уделено не только технологическим вопросам, но и языку служебного документа, составляющему содержательную основу любой информации. Активное использование метода самостоятельного выявления и исправления типичных ошибок в управленческих документах путем их редактирования позволяет закрепить усвоенные знания, сформировать умения и навыки составления, оформления документов и организации работы с ними, выработать навыки критического осмысления освоенного материала и самостоятельную позицию, овладеть официально-деловым стилем письменной речи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического и экономического направлений подготовки, аспирантов, преподавателей, осуществляющих подготовку, переподготовку и повышение квалификации государственных и муниципальных служащих, а также практических работников сферы управления.</t>
+    <t>В курсе рассматриваются теоретические и нормативно-методические основы традиционного и электронного делопроизводства, анализируются терминологический аппарат современного делопроизводства, порядок составления и оформления служебных документов. Отличительную особенность данного курса составляет междисциплинарный подход к изучению и созданию документа, поэтому большое внимание уделено не только технологическим вопросам, но и языку служебного документа, составляющему содержательную основу любой информации. Для студентов высших учебных заведений юридического и экономического направлений подготовки, аспирантов, преподавателей, осуществляющих подготовку, переподготовку и повышение квалификации государственных и муниципальных служащих, а также практических работников сферы управления.</t>
   </si>
   <si>
     <t>978-5-534-20343-1</t>
   </si>
   <si>
     <t>09.03.2023</t>
   </si>
   <si>
     <t>ЭТИКА ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СЛУЖБЫ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
     <t>Данный учебник - о нравственном смысле и социальном назначении деятельности государственных и муниципальных служащих, о миссии государственной и муниципальной службы как института общественного служения и правилах поведения, которыми должен руководствоваться каждый управленец, чтобы своими действиями и поступками укреплять авторитет власти и доверие к ней; о нравственных регуляторах антикоррупционного поведения должностных лиц и мировой практике решения подобных проблем; о культуре служебного поведения, основанного на взаимном уважении, знании делового этикета, умении использовать эти знания в конкретных условиях и служебных ситуациях. Практикум содержит тестовые задания, глоссарий, вопросы для самоподготовки, списки рекомендуемой литературы по конкретным темам, а также приложение, включающее международные акты по проблемам служебного поведения должностных лиц.</t>
   </si>
   <si>
     <t>978-5-534-15835-9</t>
   </si>
   <si>
     <t>87.75я723</t>
   </si>
   <si>
     <t>ЭТИКА И ЭТИКЕТ ГОСУДАРСТВЕННОЙ И МУНИЦИПАЛЬНОЙ СЛУЖБЫ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Анализируются нравственные основы российской государственной и муни-ципальной службы, содержание этических принципов, норм и правил, регулирующих служебное поведение и взаимодействие должностных лиц в процессе их служебной деятельности, выявляются причины и последствия деформации профессиональных ценностей, исследуются механизмы нравственного оздоровления государственной и муниципальной службы. В курс включена также дисциплина вариативного цикла «Этикет государственных служащих», органично связанная с базовой дисциплиной «Этика государственной и муниципальной службы». Практикум содержит глоссарий, вопросы для самоподготовки, списки рекомендуемой литературы по конкретным темам, а также приложение, включающее международные акты по проблемам служебного поведения должностных лиц. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и слушателей всех форм обучения, подготовки, переподготовки и повышения квалификации, обучающихся по специальности «Государственное и муниципальное управление», а также служащих государственного аппарата, практических работников государственного и муниципального управления.</t>
+    <t>Анализируются нравственные основы российской государственной и муниципальной службы, содержание этических принципов, норм и правил, регулирующих служебное поведение и взаимодействие должностных лиц в процессе их служебной деятельности, выявляются причины и последствия деформации профессиональных ценностей, исследуются механизмы нравственного оздоровления государственной и муниципальной службы. В курс включена также дисциплина вариативного цикла «Этикет государственных служащих», органично связанная с базовой дисциплиной «Этика государственной и муниципальной службы». Практикум содержит глоссарий, вопросы для самоподготовки, списки рекомендуемой литературы по конкретным темам, а также приложение, включающее международные акты по проблемам служебного поведения должностных лиц. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-15803-8</t>
   </si>
   <si>
     <t>87.75я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -711,51 +711,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-rossiyskoy-federacii-testy-i-keysy-588442" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-583834" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-i-kadrovyy-audit-organizacii-588473" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-na-gosudarstvennoy-sluzhbe-590602" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovye-tehnologii-gosudarstvennoy-i-municipalnoy-sluzhby-589095" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-tehnologiya-dokumentacionnogo-obespecheniya-upravleniya-583833" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-deloproizvodstva-583620" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-deloproizvodstva-yazyk-sluzhebnogo-dokumenta-583397" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-gosudarstvennoy-i-municipalnoy-sluzhby-583913" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-i-etiket-gosudarstvennoy-i-municipalnoy-sluzhby-536482" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gosudarstvennaya-sluzhba-rossiyskoy-federacii-testy-i-keysy-588442" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dokumentacionnoe-obespechenie-upravleniya-583834" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-i-kadrovyy-audit-organizacii-588473" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-na-gosudarstvennoy-sluzhbe-590602" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovye-tehnologii-gosudarstvennoy-i-municipalnoy-sluzhby-589095" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-i-tehnologiya-dokumentacionnogo-obespecheniya-upravleniya-583833" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-deloproizvodstva-583620" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-deloproizvodstva-yazyk-sluzhebnogo-dokumenta-583397" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-gosudarstvennoy-i-municipalnoy-sluzhby-583913" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/etika-i-etiket-gosudarstvennoy-i-municipalnoy-sluzhby-583417" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1564,69 +1564,69 @@
         <v>90</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>91</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>92</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>93</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Y13" s="8">
         <v>0.566</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
-        <v>536482</v>
+        <v>583417</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>368</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L14" s="9">
         <v>1939.0</v>
       </c>
       <c r="M14" s="9">
         <v>2129.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>89</v>
       </c>