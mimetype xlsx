--- v4 (2026-06-23)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>