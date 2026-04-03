--- v0 (2026-02-10)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>10.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -151,84 +151,81 @@
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
     <t>Учебник построен в соответствии с новыми функциональными ориентациями дисциплины «Русский язык и культура речи» и ставит задачей не только развитие речевой компетенции студентов, но и расширение их представлений о русском языке, о современной речевой ситуации, о речевом портрете нашего современника. Авторы рассматривают актуальные для речевого поведения аспекты бытования русского слова, нормы русской речи, стилистические аспекты речевой культуры, основы речевой коммуникации. Издание содержит теоретический материал и большое количество практических заданий для аудиторной и самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02663-4</t>
   </si>
   <si>
     <t>81.2Рус-5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.12.2011</t>
   </si>
   <si>
-    <t>РУССКИЙ ЯЗЫК И КУЛЬТУРА РЕЧИ. ПРАКТИКУМ. СЛОВАРЬ 2-е изд., пер. и доп. Учебно-практическое пособие для вузов</t>
+    <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Черняк В. Д.</t>
+  </si>
+  <si>
+    <t>Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Адресовано преподавателям филологических дисциплин и журналистам, студентам вузов, колледжей, абитуриентам, старшеклассникам.</t>
+  </si>
+  <si>
+    <t>978-5-534-19264-3</t>
+  </si>
+  <si>
+    <t>81.2Рус-2я73</t>
+  </si>
+  <si>
+    <t>13.03.2015</t>
+  </si>
+  <si>
+    <t>Русский язык и культура речи. Практикум. Словарь 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Черняк В.Д.</t>
   </si>
   <si>
-    <t>Данное учебное издание состоит из практикума и словаря по дисциплине «Русский язык и культура речи» и может быть использовано как в процессе аудиторной работы, так и для самостоятельной работы студентов. Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов вузов. Большое место в нем занимают актуальные материалы, отражающие особенности современной языковой ситуации. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Принципиальным отличием словаря от других подобных изданий является богатый иллюстративный материал, дающий представление не только об использовании каждого термина или понятия, но и обращающий внимание читателя на зоны расшатывания языковой нормы, на речевые ошибки.</t>
-[...16 lines deleted...]
-  <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Данное учебное издание состоит из практикума и словаря по дисциплине «Русский язык и культура речи» и может быть использовано как в процессе аудиторной работы, так и для самостоятельной работы студентов. Практикум построен с учетом современной концепции культуры речи, предполагающей формирование языковой и коммуникативной компетенции студентов. Большое место в нем занимают актуальные материалы, отражающие особенности современной языковой ситуации. Словарь включает базовые понятия речевой культуры и призван способствовать расширению знаний о русской речевой культуре, формировать навыки осознанной оценки современной речи. Принципиальным отличием словаря от других подобных изданий является богатый иллюстративный материал, дающий представление не только об использовании каждого термина или понятия, но и обращающий внимание читателя на зоны расшатывания языковой нормы и речевые ошибки.</t>
-[...2 lines deleted...]
-    <t>978-5-534-03886-6</t>
+    <t>978-5-534-19327-5</t>
   </si>
   <si>
     <t>81.2Рус-2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -591,51 +588,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582802" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-582803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-583664" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-582802" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-600382" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/russkiy-yazyk-i-kultura-rechi-praktikum-slovar-600383" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -886,185 +883,185 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.56</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>582803</v>
+        <v>600382</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>525</v>
+        <v>480</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2139.0</v>
+        <v>2449.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2349.0</v>
+        <v>2689.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.603</v>
+        <v>0.702</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>583664</v>
+        <v>600383</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>525</v>
+        <v>480</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2139.0</v>
+        <v>2449.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2349.0</v>
+        <v>2689.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.603</v>
+        <v>0.702</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>