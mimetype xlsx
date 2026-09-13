--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -840,54 +840,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>363</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1909.0</v>
+        <v>2009.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2099.0</v>
+        <v>2209.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -910,54 +910,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>480</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2449.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2689.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -980,54 +980,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>480</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2449.0</v>
+        <v>2579.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2689.0</v>
+        <v>2839.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>