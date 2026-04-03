--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -747,51 +747,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-590545" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-590389" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-radiacionnye-tehnologii-590388" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nanoelektronika-583961" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-svyazi-583145" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-584044" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-584046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-elektronnye-radiacionnye-tehnologii-584045" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583921" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583922" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-561577" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-590545" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-590389" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-radiacionnye-tehnologii-590388" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nanoelektronika-583961" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-svyazi-583145" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-584044" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-584046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-elektronnye-radiacionnye-tehnologii-584045" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583921" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583922" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1874,69 +1874,69 @@
         <v>37</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>99</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y17" s="8">
         <v>0.328</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
-        <v>561577</v>
+        <v>584254</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>326</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1739.0</v>
       </c>
       <c r="M18" s="9">
         <v>1909.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>36</v>
       </c>