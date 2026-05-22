--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -747,51 +747,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-590545" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-590389" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-radiacionnye-tehnologii-590388" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nanoelektronika-583961" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-svyazi-583145" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-584044" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-584046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-elektronnye-radiacionnye-tehnologii-584045" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583921" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583922" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-590545" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-590389" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstruirovanie-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-radiacionnye-tehnologii-590388" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nanoelektronika-583961" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/obschaya-teoriya-svyazi-583145" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-integralnye-shemy-584044" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-ionno-plazmennye-tehnologii-584046" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-konstruirovaniya-i-tehnologii-proizvodstva-radioelektronnyh-sredstv-elektronnye-radiacionnye-tehnologii-584045" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583921" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/radiotehnicheskie-cepi-i-signaly-583922" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-584256" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -2014,81 +2014,81 @@
         <v>37</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>107</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y19" s="8">
         <v>0.16</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
-        <v>561579</v>
+        <v>584256</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
         <v>108</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>102</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>183</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
-        <v>1009.0</v>
+        <v>1079.0</v>
       </c>
       <c r="M20" s="9">
-        <v>1109.0</v>
+        <v>1189.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="6" t="s">
         <v>99</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
         <v>109</v>
       </c>