--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,174 +211,159 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Целью освоения дисциплины «Наноэлектроника» является изучение физических, экспериментальных и технологических основ современной электроники, перспектив ее развития на основе фундаментальных физических закономерностей и явлений, а также фундаментальных квантовых ограничений, таких как интерференционные эффекты, процессы туннелирования, баллистический транспорт. Под термином «наноэлектроника» в настоящее время понимается интенсивно развивающаяся отрасль науки и техники, которая занимается разработкой физических и технологических основ информационных приборов и устройств с характерными размерами меньше 100 нанометров. В данной книге большое внимание уделяется новым материалам, технологиям и физико-техническим принципам создания приборов и устройств.</t>
   </si>
   <si>
     <t>978-5-9916-8280-0</t>
   </si>
   <si>
     <t>32.844.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.07.2015</t>
   </si>
   <si>
     <t>ОБЩАЯ ТЕОРИЯ СВЯЗИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Нефедов В. И., Сигов А. С. ; Под ред. Нефедова В.И.</t>
   </si>
   <si>
-    <t>Курс «Общая теория связи» является основной дисциплиной из плана подготовки бакалавров в области исследования и разработки телекоммуникаций. Основной целью курса является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В курсе компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи — от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов.</t>
+    <t>Курс «Общая теория связи» является основной дисциплиной из плана подготовки бакалавров в области исследования и разработки телекоммуникаций. Основной целью курса является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В учебнике компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи — от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов. Книга иллюстрирована большим числом рисунков и схем.</t>
   </si>
   <si>
     <t>978-5-534-19215-5</t>
   </si>
   <si>
     <t>32.842я73</t>
   </si>
   <si>
     <t>29.02.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИНТЕГРАЛЬНЫЕ СХЕМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гуляева Ю.В.</t>
   </si>
   <si>
-    <t>Книга посвящена рассмотрению широкого круга физических принципов, определяющих технологические процессы изготовления интегральных схем радиоэлектронной аппаратуры — технологии получения кремниевых пластин, их оксидирования, диффузии, ионного легирования, литографии, сухого травления, сборки и герметизации готовых микроприборов. Также рассмотрены процессы формирования тонких пленок различными технологическими методами. Приведены основные схемы технологического оборудования и оснастки. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных средств» и «Микроэлектроника», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-03170-6</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИОННО-ПЛАЗМЕННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Сигов А. С., Иванов В. И., Лучников П. А., Суржиков А. П. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, микроэлектромеханических систем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются ионно-плазменные потоки и пучки ускоренных ионов. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и управление потоками ионов. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7153-8</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ЭЛЕКТРОННЫЕ РАДИАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются потоки ускоренных электронов и гамма-излучения. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и фокусировку данных видов ионизирующих излучений. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных стредств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7154-5</t>
   </si>
   <si>
     <t>15.03.2017</t>
   </si>
   <si>
     <t>РАДИОТЕХНИЧЕСКИЕ ЦЕПИ И СИГНАЛЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс отражает содержание дисциплины «Радиотехнические цепи и сигналы».</t>
+    <t>Настоящее издание отражает содержание дисциплины «Радиотехнические цепи и сигналы». В учебнике кратко освещены основные вопросы курса. Помимо теоретического материала, в учебнике представлены практические расчеты и примеры. Книга иллюстрирована большим числом рисунков и схем, для лучшего усвоения материала каждая глава сопровождена контрольными вопросами и заданиями.</t>
   </si>
   <si>
     <t>978-5-534-19219-3</t>
   </si>
   <si>
     <t>РАДИОТЕХНИЧЕСКИЕ ЦЕПИ И СИГНАЛЫ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Настоящее издание отражает содержание дисциплины «Радиотехнические цепи и сигналы». В учебнике кратко освещены основные вопросы курса. Помимо теоретического материала, в учебнике представлены практические расчеты и примеры. Книга иллюстрирована большим числом рисунков и схем, для лучшего усвоения материала каждая глава сопровождена контрольными вопросами и заданиями.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-19220-9</t>
   </si>
   <si>
     <t>32.842я723</t>
   </si>
   <si>
     <t>25.11.2015</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕХАНИЗМОВ И МАШИН. ПРОЕКТИРОВАНИЕ ЭЛЕМЕНТОВ И УСТРОЙСТВ ТЕХНОЛОГИЧЕСКИХ СИСТЕМ ЭЛЕКТРОННОЙ ТЕХНИКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ивашов Е. Н., Лучников П. А., Сигов А. С., Степанчиков С. В. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал соответствует курсу «Теория механизмов и машин», он четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
+    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
   </si>
   <si>
     <t>978-5-534-03196-6</t>
   </si>
   <si>
     <t>20.04.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ЭЛЕКТРОСВЯЗИ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Основной целью курса общей теории связи является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В курсе компактно объединено огромное количество информации. Здесь в сжатом виде рассмотрены все теоретические и практические вопросы современной радиосвязи, которые необходимо знать студентам. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов.</t>
+    <t>Основной целью курса общей теории связи является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В учебнике компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов. Книга иллюстрирована большим числом рисунков и схем.</t>
   </si>
   <si>
     <t>978-5-534-19218-6</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 1. ВАКУУМНАЯ И ПЛАЗМЕННАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Щука А. А., Сигов А. С. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ. Учебник предназначен для студентов электронных и радиотехнических специальностей вузов, студентов, изучающих приборы и устройства вычислительной техники, аспирантов и инженеров соответствующих специальностей.</t>
+    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ.</t>
   </si>
   <si>
     <t>978-5-534-01763-2, 978-5-534-01764-9</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 2. МИКРОЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Щука А. А., Сигов А. С. ; Отв. ред. Сигов А. С.</t>
   </si>
   <si>
     <t>978-5-534-01867-7, 978-5-534-01760-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 3. КВАНТОВАЯ И ОПТИЧЕСКАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ.</t>
   </si>
   <si>
     <t>978-5-534-01870-7, 978-5-534-01760-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 4. ФУНКЦИОНАЛЬНАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-01873-8, 978-5-534-01760-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1366,753 +1351,753 @@
         <v>460</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1899.0</v>
       </c>
       <c r="M10" s="9">
         <v>2089.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.54</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584046</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>270</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1189.0</v>
       </c>
       <c r="M11" s="9">
         <v>1309.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584045</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>321</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1379.0</v>
       </c>
       <c r="M12" s="9">
         <v>1519.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.406</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>583921</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>319</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1709.0</v>
       </c>
       <c r="M13" s="9">
         <v>1879.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y13" s="8">
         <v>0.507</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583922</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>319</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1709.0</v>
       </c>
       <c r="M14" s="9">
         <v>1879.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y14" s="8">
         <v>0.507</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>584020</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>369</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1559.0</v>
       </c>
       <c r="M15" s="9">
         <v>1709.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="8">
         <v>0.452</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>583920</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>592</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2969.0</v>
       </c>
       <c r="M16" s="9">
         <v>3269.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y16" s="8">
         <v>0.837</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>583874</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>172</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1029.0</v>
       </c>
       <c r="M17" s="9">
         <v>1129.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y17" s="8">
         <v>0.328</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>584254</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>326</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1739.0</v>
       </c>
       <c r="M18" s="9">
         <v>1909.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y18" s="8">
         <v>0.515</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>584255</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>117</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="L19" s="9">
         <v>659.0</v>
       </c>
       <c r="M19" s="9">
         <v>719.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O19" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y19" s="8">
         <v>0.16</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>584256</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="E20" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>183</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1079.0</v>
       </c>
       <c r="M20" s="9">
         <v>1189.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y20" s="8">
         <v>0.342</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>