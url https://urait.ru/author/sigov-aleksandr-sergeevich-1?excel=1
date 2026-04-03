--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>