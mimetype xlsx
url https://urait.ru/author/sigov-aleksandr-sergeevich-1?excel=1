--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>