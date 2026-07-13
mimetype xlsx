--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -211,111 +211,99 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Целью освоения дисциплины «Наноэлектроника» является изучение физических, экспериментальных и технологических основ современной электроники, перспектив ее развития на основе фундаментальных физических закономерностей и явлений, а также фундаментальных квантовых ограничений, таких как интерференционные эффекты, процессы туннелирования, баллистический транспорт. Под термином «наноэлектроника» в настоящее время понимается интенсивно развивающаяся отрасль науки и техники, которая занимается разработкой физических и технологических основ информационных приборов и устройств с характерными размерами меньше 100 нанометров. В данной книге большое внимание уделяется новым материалам, технологиям и физико-техническим принципам создания приборов и устройств.</t>
   </si>
   <si>
     <t>978-5-9916-8280-0</t>
   </si>
   <si>
     <t>32.844.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.07.2015</t>
   </si>
   <si>
     <t>ОБЩАЯ ТЕОРИЯ СВЯЗИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Нефедов В. И., Сигов А. С. ; Под ред. Нефедова В.И.</t>
   </si>
   <si>
-    <t>Курс «Общая теория связи» является основной дисциплиной из плана подготовки бакалавров в области исследования и разработки телекоммуникаций. Основной целью курса является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В курсе компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи — от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов.</t>
+    <t>Курс «Общая теория связи» является основной дисциплиной из плана подготовки бакалавров в области исследования и разработки телекоммуникаций. Основной целью курса является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В учебнике компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи — от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов. Книга иллюстрирована большим числом рисунков и схем.</t>
   </si>
   <si>
     <t>978-5-534-19215-5</t>
   </si>
   <si>
     <t>32.842я73</t>
   </si>
   <si>
     <t>29.02.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИНТЕГРАЛЬНЫЕ СХЕМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гуляева Ю.В.</t>
   </si>
   <si>
-    <t>Книга посвящена рассмотрению широкого круга физических принципов, определяющих технологические процессы изготовления интегральных схем радиоэлектронной аппаратуры — технологии получения кремниевых пластин, их оксидирования, диффузии, ионного легирования, литографии, сухого травления, сборки и герметизации готовых микроприборов. Также рассмотрены процессы формирования тонких пленок различными технологическими методами. Приведены основные схемы технологического оборудования и оснастки. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных средств» и «Микроэлектроника», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-03170-6</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ИОННО-ПЛАЗМЕННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Сигов А. С., Иванов В. И., Лучников П. А., Суржиков А. П. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, микроэлектромеханических систем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются ионно-плазменные потоки и пучки ускоренных ионов. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и управление потоками ионов. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7153-8</t>
   </si>
   <si>
     <t>ОСНОВЫ КОНСТРУИРОВАНИЯ И ТЕХНОЛОГИИ ПРОИЗВОДСТВА РАДИОЭЛЕКТРОННЫХ СРЕДСТВ. ЭЛЕКТРОННЫЕ РАДИАЦИОННЫЕ ТЕХНОЛОГИИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В книге рассматриваются технологические процессы в производстве элементов и устройств радиоэлектронной аппаратуры (РЭА) — электронных проборов, полупроводниковых и гибридных микросхем, антенных устройств, функциональных и защитных покрытий и других, где в качестве основного инструмента используются потоки ускоренных электронов и гамма-излучения. Рассмотрено технологическое оборудование и оснастка, включая генерирование, ускорение и фокусировку данных видов ионизирующих излучений. Учебник предназначен для студентов вузов, обучающихся по специальностям «Проектирование и технология электронных устройств», «Проектирование и технология радиоэлектронных средств», «Конструирование и технология радиоэлектронных стредств» и «Электронные приборы», может быть полезным для студентов других специальностей и специалистов в области радиотехники.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-9916-7154-5</t>
   </si>
   <si>
     <t>15.03.2017</t>
   </si>
   <si>
     <t>РАДИОТЕХНИЧЕСКИЕ ЦЕПИ И СИГНАЛЫ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс отражает содержание дисциплины «Радиотехнические цепи и сигналы».</t>
+    <t>Настоящее издание отражает содержание дисциплины «Радиотехнические цепи и сигналы». В учебнике кратко освещены основные вопросы курса. Помимо теоретического материала, в учебнике представлены практические расчеты и примеры. Книга иллюстрирована большим числом рисунков и схем, для лучшего усвоения материала каждая глава сопровождена контрольными вопросами и заданиями.</t>
   </si>
   <si>
     <t>978-5-534-19219-3</t>
   </si>
   <si>
     <t>РАДИОТЕХНИЧЕСКИЕ ЦЕПИ И СИГНАЛЫ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание отражает содержание дисциплины «Радиотехнические цепи и сигналы». В учебнике кратко освещены основные вопросы курса. Помимо теоретического материала, в учебнике представлены практические расчеты и примеры. Книга иллюстрирована большим числом рисунков и схем, для лучшего усвоения материала каждая глава сопровождена контрольными вопросами и заданиями.</t>
   </si>
   <si>
     <t>978-5-534-19220-9</t>
   </si>
   <si>
     <t>32.842я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1300,337 +1288,337 @@
         <v>460</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1899.0</v>
       </c>
       <c r="M10" s="9">
         <v>2089.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.54</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584046</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>270</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1189.0</v>
       </c>
       <c r="M11" s="9">
         <v>1309.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.356</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584045</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>321</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1379.0</v>
       </c>
       <c r="M12" s="9">
         <v>1519.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.406</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>583921</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>319</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1709.0</v>
       </c>
       <c r="M13" s="9">
         <v>1879.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y13" s="8">
         <v>0.507</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>583922</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>319</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1709.0</v>
       </c>
       <c r="M14" s="9">
         <v>1879.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Y14" s="8">
         <v>0.507</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>