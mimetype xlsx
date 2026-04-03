--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -618,51 +618,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-561577" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1053,69 +1053,69 @@
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y7" s="8">
         <v>0.328</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>561577</v>
+        <v>584254</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>326</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1739.0</v>
       </c>
       <c r="M8" s="9">
         <v>1909.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>