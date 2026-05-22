--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -618,51 +618,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-561579" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-mehanizmov-i-mashin-proektirovanie-elementov-i-ustroystv-tehnologicheskih-sistem-elektronnoy-tehniki-584020" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-elektrosvyazi-583920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-1-vakuumnaya-i-plazmennaya-elektronika-583874" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-2-mikroelektronika-584254" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-3-kvantovaya-i-opticheskaya-elektronika-584255" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-v-4-ch-chast-4-funkcionalnaya-elektronika-584256" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1193,81 +1193,81 @@
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y9" s="8">
         <v>0.16</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>561579</v>
+        <v>584256</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>183</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1009.0</v>
+        <v>1079.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1109.0</v>
+        <v>1189.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>66</v>
       </c>