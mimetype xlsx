--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,123 +133,120 @@
   <si>
     <t>25.11.2015</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕХАНИЗМОВ И МАШИН. ПРОЕКТИРОВАНИЕ ЭЛЕМЕНТОВ И УСТРОЙСТВ ТЕХНОЛОГИЧЕСКИХ СИСТЕМ ЭЛЕКТРОННОЙ ТЕХНИКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ивашов Е. Н., Лучников П. А., Сигов А. С., Степанчиков С. В. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал соответствует курсу «Теория механизмов и машин», он четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
+    <t>В учебнике рассмотрены общие и специальные вопросы проектирования элементов и устройств технологических систем электронной техники вакуумных систем оборудования тонкопленочной технологии, вакуумных устройств с бесконтактным магнитным взаимодействием, магнитных и электромагнитных систем вакуумного технологического оборудования, l-координатных исполнительных устройств, устройств на основе волнового движения и вводов движения в вакуум, опорных узлов, различных передаточных механизмов, трибосопряжений с модифицирующими полимерными покрытиями, электростатических крепежных устройств, а также вопросы расчета функциональных систем вакуумного оборудования на привносимый уровень загрязнений, газовыделение и др. Учебный материал четко систематизирован, дан в доступной для понимания форме. Текст содержит чертежи, информативные схемы, таблицы и графики. Главным плюсом учебника является наличие большого количества методологически эффективных практических примеров с разбором решений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03196-6</t>
   </si>
   <si>
     <t>32.85я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>20.04.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ЭЛЕКТРОСВЯЗИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Нефедов В. И., Сигов А. С. ; Под ред. Нефедова В.И.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Основной целью курса общей теории связи является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В курсе компактно объединено огромное количество информации. Здесь в сжатом виде рассмотрены все теоретические и практические вопросы современной радиосвязи, которые необходимо знать студентам. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов.</t>
+    <t>Основной целью курса общей теории связи является обучение студентов теории, методам и основам построения устройств модуляции, кодирования, передачи, помехоустойчивого приема и обработки сигналов, развитие навыков системного подхода к разработке и проектированию радиоаппаратуры в используемых диапазонах волн. В учебнике компактно объединено огромное количество информации. Здесь кратко рассмотрены практически все аспекты теории и практики современной радиосвязи от распространения электромагнитных волн до радиотехнического оборудования. Изложение теоретического материала сопровождается практическими расчетами и примерами построения отдельных узлов. Книга иллюстрирована большим числом рисунков и схем.</t>
   </si>
   <si>
     <t>978-5-534-19218-6</t>
   </si>
   <si>
     <t>32.842я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>29.02.2016</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 1. ВАКУУМНАЯ И ПЛАЗМЕННАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Щука А. А., Сигов А. С. ; Под ред. Сигова А.С.</t>
   </si>
   <si>
-    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ. Учебник предназначен для студентов электронных и радиотехнических специальностей вузов, студентов, изучающих приборы и устройства вычислительной техники, аспирантов и инженеров соответствующих специальностей.</t>
+    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ.</t>
   </si>
   <si>
     <t>978-5-534-01763-2, 978-5-534-01764-9</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 2. МИКРОЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Щука А. А., Сигов А. С. ; Отв. ред. Сигов А. С.</t>
   </si>
   <si>
     <t>978-5-534-01867-7, 978-5-534-01760-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 3. КВАНТОВАЯ И ОПТИЧЕСКАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник содержит лекции по общепрофессиональным дисциплинам направления "Электроника и микроэлектроника". При изложении материала используется системный подход к изучению разделов электроники: вакуумной и плазменной электроники, твердотельной электроники и микроэлектроники, квантовой и оптической электроники, а также недостаточно освещенных в учебной литературе разделов наноэлектроники, функциональной электроники. Впервые в учебной литературе уделено внимание истории становления определенного направления электроники и достижениям отечественной науки и техники в этой области. Систематизация и классификация материала позволила изложить его компактно и ясно. В каждом разделе приведены контрольные вопросы и типовые задачи с решениями, некоторые из них выполнены с помощью стандартных компьютерных программ.</t>
   </si>
   <si>
     <t>978-5-534-01870-7, 978-5-534-01760-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА В 4 Ч. ЧАСТЬ 4. ФУНКЦИОНАЛЬНАЯ ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-01873-8, 978-5-534-01760-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1171,127 +1168,127 @@
       <c r="K9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="9">
         <v>659.0</v>
       </c>
       <c r="M9" s="9">
         <v>719.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y9" s="8">
         <v>0.16</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584256</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>183</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1079.0</v>
       </c>
       <c r="M10" s="9">
         <v>1189.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Y10" s="8">
         <v>0.342</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>