--- v1 (2026-02-20)
+++ v2 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>