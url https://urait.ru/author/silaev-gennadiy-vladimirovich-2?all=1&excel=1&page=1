--- v2 (2026-04-14)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В курсе изложены элементарные основы технической механики без подробных выводов формул на базе единой методической системы с примерами и порядком их решения. Дается представление об устройстве, работе и теоретических основах механизмов, агрегатов и систем тракторов и автомобилей. Рассматриваемые вопросы по всем разделам курса сопровождаются необходимыми схемами, рисунками и краткими пояснениями на реальных технических средствах, обеспечивающими лучшее усвоение материала. На данный момент ряд технических средств, которые приводятся в курсе, устарели, заменены на новые модели и есть зарубежные аналоги. Однако это существенно не влияет на процесс обучения, и произошедшие нововведения при необходимости могут быть учтены преподавателями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по техническим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18430-3</t>
   </si>
   <si>
     <t>39.33+39.34я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>КОНСТРУКЦИЯ АВТОМОБИЛЕЙ И ТРАКТОРОВ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены элементарные основы технической механики без подробных выводов формул на базе единой методической системы с примерами и порядком их решения. Дается представление об устройстве, работе и теоретических основах механизмов, агрегатов и систем тракторов и автомобилей. Рассматриваемые вопросы по всем разделам курса сопровождаются необходимыми схемами, рисунками и краткими пояснениями на реальных технических средствах, обеспечивающими лучшее усвоение материала. На данный момент ряд технических средств, которые приводятся в курсе, устарели, заменены на новые модели и есть зарубежные аналоги. Однако это существенно не влияет на процесс обучения, и произошедшие нововведения при необходимости могут быть учтены преподавателями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по техническим специальностям.</t>
+    <t>В курсе изложены элементарные основы технической механики без подробных выводов формул на базе единой методической системы с примерами и порядком их решения. Дается представление об устройстве, работе и теоретических основах механизмов, агрегатов и систем тракторов и автомобилей. Рассматриваемые вопросы по всем разделам курса сопровождаются необходимыми схемами, рисунками и краткими пояснениями на реальных технических средствах, обеспечивающими лучшее усвоение материала. На данный момент ряд технических средств, которые приводятся в курсе, устарели, заменены на новые модели и есть зарубежные аналоги. Однако это существенно не влияет на процесс обучения, и произошедшие нововведения при необходимости могут быть учтены преподавателями.</t>
   </si>
   <si>
     <t>978-5-534-18429-7</t>
   </si>
   <si>
     <t>39.33+39.34я723</t>
   </si>
   <si>
     <t>22.08.2016</t>
   </si>
   <si>
     <t>МАШИНЫ И МЕХАНИЗМЫ В ЛЕСНОМ И ЛЕСОПАРКОВОМ ХОЗЯЙСТВЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике приведены общие сведения, описание и подробные технические характеристики практически всех групп машин, используемых в лесном хозяйстве. Учебник поможет получить необходимые навыки по более правильному подбору машин и механизмов в различных лесорастительных условиях с эффективным их использованием. На данный момент ряд технических средств, которые приводятся в учебнике, устарели, заменены на новые модели. Однако это существенно не влияет на процесс обучения, и произошедшие нововведения при необходимости могут быть учтены преподавателями. В первой части учебника рассмотрены тракторы и автомобили, а также технологические машины, предназначенные для работ от подготовки вырубок к посадке и обработки почвы до посева. Во второй части учебника представлены машины и механизмы для посадки, ухода за лесом, мелиоративных и дорожных работ и пр. Завершающая глава посвящена машиноиспользованию.</t>
   </si>
   <si>
     <t>978-5-534-16722-1</t>
   </si>
   <si>
     <t>40.72я73</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
@@ -229,69 +229,66 @@
   <si>
     <t>МАШИНЫ И МЕХАНИЗМЫ В ЛЕСНОМ И ЛЕСОПАРКОВОМ ХОЗЯЙСТВЕ В 2 Ч. ЧАСТЬ 2 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В настоящем учебнике приведены общие сведения, описание и подробные технические характеристики практически всех групп машин, используемых в лесном хозяйстве. Для наилучшего усвоения большинство рисунков машин показаны в пространстве, что значительно облегчает понимание назначения, устройства и работы машин, механизмов и аппаратов. Учебник поможет получить необходимые навыки по более правильному подбору машин и механизмов в различных лесорастительных условиях с эффективным их использованием. На данный момент ряд технических средств, которые приводятся в учебнике, устарели, заменены на новые модели. Однако это существенно не влияет на процесс обучения, и произошедшие нововведения при необходимости могут быть учтены преподавателями. Во второй части учебника представлены машины и механизмы для посадки, ухода за лесом, мелиоративных и дорожных работ и пр. Завершающая глава посвящена машиноиспользованию.</t>
   </si>
   <si>
     <t>978-5-534-08249-4, 978-5-534-08252-4</t>
   </si>
   <si>
     <t>14.09.2021</t>
   </si>
   <si>
     <t>МЕХАНИЗАЦИЯ ЛЕСНОГО И ЛЕСОПАРКОВОГО ХОЗЯЙСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>Винокуров В. Н., Силаев Г. В., Казаков В. И. ; Под общ. ред. Казакова И.В.</t>
   </si>
   <si>
     <t>Сельскохозяйственные науки</t>
   </si>
   <si>
     <t>Лесное хозяйство</t>
   </si>
   <si>
-    <t>В курсе приводятся краткие сведения по материалам, применяемым в лесном машиностроении и при ремонте машин, даны основы деталей машин и механизмов, рассмотрено устройство тракторов, автомобилей и технологических машин, используемых в лесном и лесопарковом хозяйстве. Освещены вопросы комплектования лесохозяйственных агрегатов, их регулировки и правил эксплуатации. Изложена механизированная технология производства основных лесохозяйственных работ. В результате изучения курса обучающиеся освоят методы и принципы технических расчетов параметров энергетических средств, электрических и передаточных механизмов машин, современные методы подбора мобильного энергетического средства, электрического и механического оборудования, навыки управления подвижными энергетическими средствами, навыки решения проблем, возникающих при эксплуатации энергетических средств и лесохозяйственных машин и механизмов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, готовящих специалистов лесного и лесопаркового хозяйства.</t>
+    <t>В курсе приводятся краткие сведения по материалам, применяемым в лесном машиностроении и при ремонте машин, даны основы деталей машин и механизмов, рассмотрено устройство тракторов, автомобилей и технологических машин, используемых в лесном и лесопарковом хозяйстве. Освещены вопросы комплектования лесохозяйственных агрегатов, их регулировки и правил эксплуатации. Изложена механизированная технология производства основных лесохозяйственных работ. В результате изучения курса обучающиеся освоят методы и принципы технических расчетов параметров энергетических средств, электрических и передаточных механизмов машин, современные методы подбора мобильного энергетического средства, электрического и механического оборудования, навыки управления подвижными энергетическими средствами, навыки решения проблем, возникающих при эксплуатации энергетических средств и лесохозяйственных машин и механизмов.</t>
   </si>
   <si>
     <t>978-5-534-15187-9</t>
   </si>
   <si>
     <t>43.432я73</t>
   </si>
   <si>
     <t>20.08.2021</t>
   </si>
   <si>
     <t>МЕХАНИЗАЦИЯ ЛЕСНОГО И ЛЕСОПАРКОВОГО ХОЗЯЙСТВА. Учебник для СПО</t>
   </si>
   <si>
     <t>Винокуров В. Н., Силаев Г. В., Казаков И. В. ; Под общ. ред. Казакова В.И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе приводятся краткие сведения по материалам, применяемым в лесном машиностроении и при ремонте машин, даны основы деталей машин и механизмов, рассмотрено устройство тракторов, автомобилей и технологических машин, используемых в лесном и лесопарковом хозяйстве. Освещены вопросы комплектования лесохозяйственных агрегатов, их регулировки и правил эксплуатации. Изложена механизированная технология производства основных лесохозяйственных работ. В результате изучения курса обучающиеся освоят методы и принципы технических расчетов параметров энергетических средств, электрических и передаточных механизмов машин, современные методы подбора мобильного энергетического средства, электрического и механического оборудования, навыки управления подвижными энергетическими средствами, навыки решения проблем, возникающих при эксплуатации энергетических средств и лесохозяйственных машин и механизмов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, готовящих специалистов лесного и лесопаркового хозяйства.</t>
   </si>
   <si>
     <t>978-5-534-14686-8</t>
   </si>
   <si>
     <t>43.432я723</t>
   </si>
   <si>
     <t>08.04.2019</t>
   </si>
   <si>
     <t>ТРАКТОРЫ В ЛЕСНОМ ХОЗЯЙСТВЕ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Силаев Г. В., Баздырев Н. Д.</t>
   </si>
   <si>
     <t>Транспорт. Автомобили, авиация, флот</t>
   </si>
   <si>
     <t>Подробно рассказывается об устройстве и эксплуатации тракторов, предназначенных для лесовосстановительных работ, рубок ухода за лесом и других видов работ лесохозяйственного производства — ЛХТ-55М, ТДТ-55А, ЛХТ-100, ЛХТ-4, ТЛ-28, Т-157 и др. Рассматриваются конструкция и работа отдельных механизмов и систем тракторов, основные регулировки, техническое обслуживание, приводятся контрольные вопросы для самоподготовки. Даны теоретические основы и баланс мощности трактора. На базе лесных тракторов представлено основное технологическое оборудование, применяемое в лесном хозяйстве и на лесозаготовках. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие может быть использовано студентами вечернего и заочного отделений, обучающихся по направлению подготовки «Лесное дело» квалификации бакалавр профиля «Лесное хозяйство».</t>
   </si>
   <si>
     <t>978-5-534-10778-4</t>
   </si>
@@ -1480,344 +1477,344 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2999.0</v>
       </c>
       <c r="M12" s="9">
         <v>3299.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.846</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584199</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1839.0</v>
       </c>
       <c r="M13" s="9">
         <v>2019.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.542</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>586792</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>342</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1819.0</v>
       </c>
       <c r="M14" s="9">
         <v>1999.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.534</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>589424</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>370</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1559.0</v>
       </c>
       <c r="M15" s="9">
         <v>1709.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="Y15" s="8">
         <v>0.453</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>584197</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>370</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1559.0</v>
       </c>
       <c r="M16" s="9">
         <v>1709.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="S16" s="6" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>62</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="Y16" s="8">
         <v>0.453</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_12"/>