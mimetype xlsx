--- v3 (2026-06-03)
+++ v4 (2026-07-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>03.06.2026</t>
+    <t>29.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>