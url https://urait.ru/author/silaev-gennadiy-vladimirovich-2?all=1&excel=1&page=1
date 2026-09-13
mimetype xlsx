--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>29.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -966,54 +966,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>432</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2229.0</v>
+        <v>2339.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1036,54 +1036,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>432</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2229.0</v>
+        <v>2339.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2449.0</v>
+        <v>2569.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>532</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2689.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2959.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1176,54 +1176,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>532</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2689.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2959.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
@@ -1246,54 +1246,54 @@
       <c r="B9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>229</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1289.0</v>
+        <v>1359.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1419.0</v>
+        <v>1489.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>61</v>
       </c>
@@ -1316,54 +1316,54 @@
       <c r="B10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>261</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1439.0</v>
+        <v>1509.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>65</v>
       </c>
@@ -1386,54 +1386,54 @@
       <c r="B11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>599</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2999.0</v>
+        <v>3149.0</v>
       </c>
       <c r="M11" s="9">
-        <v>3299.0</v>
+        <v>3459.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>72</v>
       </c>
@@ -1456,54 +1456,54 @@
       <c r="B12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>599</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2999.0</v>
+        <v>3149.0</v>
       </c>
       <c r="M12" s="9">
-        <v>3299.0</v>
+        <v>3459.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>77</v>
       </c>
@@ -1526,54 +1526,54 @@
       <c r="B13" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>348</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>1839.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2019.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>84</v>
       </c>
@@ -1596,54 +1596,54 @@
       <c r="B14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>81</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>342</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1819.0</v>
+        <v>1909.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1999.0</v>
+        <v>2099.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>88</v>
       </c>
@@ -1666,54 +1666,54 @@
       <c r="B15" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>370</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>92</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>93</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>94</v>
       </c>
@@ -1736,54 +1736,54 @@
       <c r="B16" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>370</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
-        <v>1559.0</v>
+        <v>1639.0</v>
       </c>
       <c r="M16" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>92</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>93</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>98</v>
       </c>