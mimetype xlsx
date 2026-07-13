--- v3 (2026-05-13)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,87 +160,87 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12845-1</t>
   </si>
   <si>
     <t>87.75я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.02.2020</t>
   </si>
   <si>
     <t>БИОМЕДИЦИНСКАЯ ЭТИКА 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются теоретические основы биомедицинской этики, ее связь с основными положениями международного и отечественного медицинского права, с российскими этическими и медицинскими традициями. Принципы и нормы биомедицинской этики и деонтологии рассматриваются в контексте их применения в различных направлениях современной медицинской практики. Морально-этические традиции отечественной культуры рассматриваются как теоретическое основание решения этических проблем репродуктивных технологий (искусственное оплодотворение), прерывания беременности, контрацепции, стерилизации, фетальной терапии, клонирования, генных технологий, трансплантации, проблем эвтаназии, реанимации, психиатрии, новых подходов к смерти человека, включая проблему ее критериев, и прав пациента на информацию. Учебник «Биомедицинская этика» не только содержит необходимую информацию для изучения профессиональной этики, но и является фундаментальным обоснованием ценности отечественных традиций врачевания, беречь которую обязывает «Клятва врача России», принятая Государственной Думой Российской Федерации.</t>
+    <t>В учебнике рассматриваются теоретические основы биомедицинской этики, ее связь с основными положениями международного и отечественного медицинского права, с российскими этическими и медицинскими традициями. Принципы и нормы биомедицинской этики и деонтологии рассматриваются в контексте их применения в различных направлениях современной медицинской практики. Учебник «Биомедицинская этика» не только содержит необходимую информацию для изучения профессиональной этики, но и является фундаментальным обоснованием ценности отечественных традиций врачевания, беречь которую обязывает «Клятва врача России», принятая Государственной Думой Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-13392-9</t>
   </si>
   <si>
     <t>87.75я723</t>
   </si>
   <si>
     <t>23.11.2020</t>
   </si>
   <si>
     <t>БИОМЕДИЦИНСКАЯ ЭТИКА. ПРАКТИКУМ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Силуянова И. В., Ильенко Л. И., Силуянов К. А.</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям высшего профессионального образования в области здравоохранения и медицинских наук («Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология», «Фармация», «Медицинская биохимия», «Медицинская биофизика», «Медицинская кибернетика»).</t>
+    <t>В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям высшего профессионального образования в области здравоохранения и медицинских наук («Лечебное дело», «Педиатрия», «Медико-профилактическое дело», «Стоматология», «Фармация», «Медицинская биохимия», «Медицинская биофизика», «Медицинская кибернетика»).</t>
   </si>
   <si>
     <t>978-5-534-14098-9</t>
   </si>
   <si>
     <t>51.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>24.08.2021</t>
   </si>
   <si>
     <t>БИОМЕДИЦИНСКАЯ ЭТИКА. ПРАКТИКУМ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся в области здравоохранения и медицинских наук.</t>
+    <t>Проект «Университеты России» позволит высшим учебным заведениям нашей страны использовать в образовательном процессе издания (в том числе учебники и учебные пособия) по различным дисциплинам, подготовленные преподавателями лучших университетов России и впервые опубликованные в издательствах вузов. Все представленные в этой серии работы прошли экспертную оценку учебно-методического отдела издательства и публикуются в оригинальной редакции. В учебном пособии теоретически проработана проблема взаимоотношений «врач — пациент», представлены ситуационные задачи для практической выработки навыков общения с пациентом. Цель учебного пособия — достижение умения формировать у пациента чувство доверия к врачу, что является важнейшим условием достижения врачом желаемого терапевтического результата.</t>
   </si>
   <si>
     <t>978-5-534-15150-3</t>
   </si>
   <si>
     <t>51.1я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>