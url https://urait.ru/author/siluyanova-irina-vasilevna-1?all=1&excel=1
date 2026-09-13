--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -858,54 +858,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>358</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -928,54 +928,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>358</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1889.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2079.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -998,54 +998,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>175</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M7" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1068,54 +1068,54 @@
       <c r="B8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>175</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>839.0</v>
+        <v>879.0</v>
       </c>
       <c r="M8" s="9">
-        <v>919.0</v>
+        <v>969.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>