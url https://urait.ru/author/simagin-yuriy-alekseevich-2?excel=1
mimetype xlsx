--- v2 (2026-04-06)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>06.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>