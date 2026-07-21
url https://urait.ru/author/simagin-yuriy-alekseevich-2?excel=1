--- v3 (2026-05-22)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>22.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>978-5-534-18357-3</t>
   </si>
   <si>
     <t>65.04я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.11.2023</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНАЯ ЭКОНОМИКА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Плисецкого Е.Л.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы региональной экономики, ее предмет, задачи и методы. Раскрыты содержание и направления региональной политики в Российской Федерации на современном этапе. Дана всесторонняя оценка ресурсного потенциала России и ее регионов. Значительное внимание уделено характеристике особенностей, проблем и перспектив социально-экономического развития макрорегионов — федеральных округов России, а также региональным эколого-экономическим проблемам. Показано место России в мировой экономике и участие регионов страны во внешнеэкономической деятельности. В тексте курса и приложениях представлен обширный статистический материал, отражающий современное состояние и тенденции развития отечественной экономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, магистрантов, аспирантов по направлению подготовки «Региональная и отраслевая экономика», преподавателей вузов, слушателей системы послевузовского образования, а также специалистов, занятых исследованием и решением региональных проблем.</t>
+    <t>В курсе изложены теоретические основы региональной экономики, ее предмет, задачи и методы. Раскрыты содержание и направления региональной политики в Российской Федерации на современном этапе. Дана всесторонняя оценка ресурсного потенциала России и ее регионов. Значительное внимание уделено характеристике особенностей, проблем и перспектив социально-экономического развития макрорегионов — федеральных округов России, а также региональным эколого-экономическим проблемам. Показано место России в мировой экономике и участие регионов страны во внешнеэкономической деятельности. В тексте курса и приложениях представлен обширный статистический материал, отражающий современное состояние и тенденции развития отечественной экономики. Для студентов, магистрантов, аспирантов по направлению подготовки «Региональная и отраслевая экономика», преподавателей вузов, слушателей системы послевузовского образования, а также специалистов, занятых исследованием и решением региональных проблем.</t>
   </si>
   <si>
     <t>978-5-534-18233-0</t>
   </si>
   <si>
     <t>65.04я73</t>
   </si>
   <si>
     <t>02.02.2023</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ УПРАВЛЕНИЕ И ТЕРРИТОРИАЛЬНОЕ ПЛАНИРОВАНИЕ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Шедько Ю.Н.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Отрасли и уровни государственного и муниципального управления</t>
   </si>
   <si>
     <t>В курсе в систематизированной форме излагаются теоретические основы регионального управления и территориального планирования. Показаны условия осуществления регионального управления и территориального планирования. Исследуется система инструментов регионального управления и территориального планирования. Насыщенность издания ситуационными и расчетными задачами позволит преподавателю эффективно разработать комплект оценочных средств, а студенту — качественно подготовиться к сдаче экзамена. Курс может быть достаточно легко адаптирован к современным образовательным технологиям высшего профессионального образования, в том числе дистанционным. Материал излагается без упрощения и вместе с тем доступно для понимания студентами, в том числе изучающими дисциплину самостоятельно. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>09.10.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ГЕОГРАФИЯ И ПРИКЛАДНОЕ РЕГИОНОВЕДЕНИЕ РОССИИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Симагин Ю. А.</t>
   </si>
   <si>
     <t>Социально-экономическая география. Регионоведение</t>
   </si>
   <si>
     <t>В курсе рассмотрены основные факторы регионального развития, пространственная организация современной экономики страны, а также показаны социально-экономические особенности отдельных территорий. Большое внимание уделено анализу состояния населения и социальным проблемам, что является чрезвычайно важным для современного развития регионов России. Акцент сделан на решение современных российских проблем на общемировом фоне, это дает возможность наметить пути решения этих проблем. Приведены контрольные вопросы и задания к каждой теме, задания для практической самостоятельной работы студентов. В приложении представлены таблицы, в которых приведена актуальная статистическая информация. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17875-3</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ ГЕОГРАФИЯ И РЕГИОНАЛИСТИКА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе рассмотрены основные факторы регионального развития, пространственная организация современной экономики страны, а также показаны социально-экономические особенности отдельных территорий. Большое внимание уделено анализу состояния населения и социальным проблемам, что является чрезвычайно важным для современного развития регионов России. Акцент сделан на решение современных российских проблем на общемировом фоне, это дает возможность наметить пути решения этих проблем. Приведены контрольные вопросы и задания к каждой теме, задания для практической самостоятельной работы студентов. В приложении представлены таблицы, в которых приведена актуальная статистическая информация. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Регионоведение», «Туризм», «Государственное и муниципальное управление», «Экономика», «Социология», «Политология», «География», а также для преподавателей экономических ссузов и вузов, специалистов-практиков, занимающихся социально-экономическими проблемами регионов России.</t>
+    <t>В курсе рассмотрены основные факторы регионального развития, пространственная организация современной экономики страны, а также показаны социально-экономические особенности отдельных территорий. Большое внимание уделено анализу состояния населения и социальным проблемам, что является чрезвычайно важным для современного развития регионов России. Акцент сделан на решение современных российских проблем на общемировом фоне, это дает возможность наметить пути решения этих проблем. Приведены контрольные вопросы и задания к каждой теме, задания для практической самостоятельной работы студентов. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Регионоведение», «Туризм», «Государственное и муниципальное управление», «Экономика», «Социология», «Политология», «География», а также для преподавателей экономических ссузов и вузов, специалистов-практиков, занимающихся социально-экономическими проблемами регионов России.</t>
   </si>
   <si>
     <t>978-5-534-17813-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>