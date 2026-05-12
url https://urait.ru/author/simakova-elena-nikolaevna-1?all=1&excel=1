--- v2 (2026-03-25)
+++ v3 (2026-05-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>25.03.2026</t>
+    <t>12.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>