--- v3 (2026-05-12)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>12.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>25.04.2013</t>
   </si>
   <si>
     <t>НОКСОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Белов С. В., Симакова Е. Н. ; Под общ. ред. Белова С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>Авторы учебника являются разработчиками учебной программы по курсу ноксологии науки об опасностях. Учебник содержит не только теоретические основы ноксологии, здесь обширно представлен практический материал, даны методики расчетов, виды мониторинга опасностей, показаны методы и средства защиты от опасностей на местном, региональном и глобальном уровнях. Особый интерес представляют практические задания, дающие возможность более глубокого освоения курса дисциплины. В учебник также включены дополнительные материалы справочного характера, имеется глоссарий.</t>
+    <t>Авторы учебника являются разработчиками учебной программы по курсу ноксологии науки об опасностях. Учебник содержит не только теоретические основы ноксологии, здесь обширно представлен практический материал, даны методики расчетов, виды мониторинга опасностей, показаны методы и средства защиты от опасностей на местном, региональном и глобальном уровнях. Особый интерес представляют практические задания, дающие возможность более глубокого освоения курса дисциплины.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02472-2</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>