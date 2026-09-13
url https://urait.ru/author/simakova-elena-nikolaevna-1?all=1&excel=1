--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>451</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2059.0</v>
+        <v>2149.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>