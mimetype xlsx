--- v3 (2026-04-29)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>29.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,78 +130,78 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>07.07.2017</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ ПОЧВ С ОСНОВАМИ ПОЧВОВЕДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Иванова Т. Г., Синицын И. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы ключевой в системе подготовки географов дисциплины, имеющей интегрированный характер. В свете современных представлений о почве как особом природном теле раскрываются подходы к определению понятия «почва», характеризуются факторы, этапы и процессы почвообразования, свойства почв, современные взгляды на классификацию, систематику и номенклатуру почв. Отражены особенности формирования и структуры почвенного покрова в целом и по отдельным регионам. Курс выстроено в свете идей экологизации: раскрывает экологические функции почв в биосфере, описывает экологические проблемы, присущие почвенному покрову, и мероприятия по их преодолению. Для студентов высших учебных заведений.</t>
+    <t>В данном учебном пособии изложены теоретические основы ключевой в системе подготовки географов дисциплины, имеющей интегрированный характер. В свете современных представлений о почве как особом природном теле раскрываются подходы к определению понятия «почва», характеризуются факторы, этапы и процессы почвообразования, свойства почв, современные взгляды на классификацию, систематику и номенклатуру почв. Отражены особенности формирования и структуры почвенного покрова в целом и по отдельным регионам. Учебное пособие выстроено в свете идей экологизации: раскрывает экологические функции почв в биосфере, описывает экологические проблемы, присущие почвенному покрову, и мероприятия по их преодолению. Учебный материал четко систематизирован, изложен в доступной форме, сопровождается большим количеством схем, таблиц и рисунков, облегчающих его восприятие. Учебное пособие снабжено системой вопросов и заданий, направленных на осуществление контроля и самоконтроля при изучении дисциплины.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03659-6</t>
   </si>
   <si>
     <t>40.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.07.2017</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ ПОЧВ С ОСНОВАМИ ПОЧВОВЕДЕНИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические основы ключевой в системе подготовки географов дисциплины, имеющей интегрированный характер. В свете современных представлений о почве как особом природном теле раскрываются подходы к определению понятия «почва», характеризуются факторы, этапы и процессы почвообразования, свойства почв, современные взгляды на классификацию, систематику и номенклатуру почв. Отражены особенности формирования и структуры почвенного покрова в целом и по отдельным регионам. Курс выстроено в свете идей экологизации: раскрывает экологические функции почв в биосфере, описывает экологические проблемы, присущие почвенному покрову, и мероприятия по их преодолению.</t>
+    <t>В данном учебном пособии изложены теоретические основы ключевой в системе подготовки географов дисциплины, имеющей интегрированный характер. В свете современных представлений о почве как особом природном теле раскрываются подходы к определению понятия «почва», характеризуются факторы, этапы и процессы почвообразования, свойства почв, современные взгляды на классификацию, систематику и номенклатуру почв. Отражены особенности формирования и структуры почвенного покрова в целом и по отдельным регионам. Учебное пособие выстроено в свете идей экологизации: раскрывает экологические функции почв в биосфере, описывает экологические проблемы, присущие почвенному покрову, и мероприятия по их преодолению. Учебный материал четко систематизирован, изложен в доступной форме, сопровождается большим количеством схем, таблиц и рисунков, облегчающих его восприятие. Учебное пособие снабжено системой вопросов и заданий, направленных на осуществление контроля и самоконтроля при изучению дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-05101-8</t>
   </si>
   <si>
     <t>40.3я723</t>
   </si>
   <si>
     <t>24.08.2016</t>
   </si>
   <si>
     <t>ТЬЮТОРСКОЕ СОПРОВОЖДЕНИЕ ОДАРЕННЫХ СТАРШЕКЛАССНИКОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Лекомцева Е. Н.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются особенности работы с одаренными старшеклассниками в условиях взаимодействия вузов и образовательных учреждений. В издании представлена психолого-педагогическая характеристика одаренного старшеклассника, описан процесс реализации индивидуального образовательного маршрута и практики тьюторского сопровождения одаренных старшеклассников в условиях взаимодействия вузов и образовательных учреждений. Пособие содержит варианты индивидуальных образовательных маршрутов старшеклассников, комплект заданий повышенной сложности и планы интенсив-семинаров.</t>
   </si>