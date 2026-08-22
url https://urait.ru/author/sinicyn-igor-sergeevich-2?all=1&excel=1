--- v4 (2026-06-24)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>24.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>