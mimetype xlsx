--- v2 (2026-02-11)
+++ v3 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>12.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,81 +178,81 @@
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
     <t>Цель данного учебника дать представление об основах маркетинга, составе задач и их решениях, показать особенности философии рыночного участия для достижения намеченных результатов коммерции. Представлены концепции управления, принципы и функции маркетинга, товарная политика в маркетинге, система дистрибуции, основы успешного позиционирования и многое другое. После каждой главы есть выводы, контрольные вопросы и тесты. Основные положения учебника помогут специалисту добиться намеченных результатов в бизнесе, занять прочное положение в целевом сегменте сбыта и сделать существенный вклад в национальную экономику страны.</t>
   </si>
   <si>
     <t>978-5-534-16789-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>978-5-534-16790-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>29.05.2017</t>
   </si>
   <si>
     <t>МАРКЕТИНГ В ОТРАСЛЯХ И СФЕРАХ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В., Мхитаряна С.В.</t>
   </si>
   <si>
     <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
   </si>
   <si>
     <t>978-5-534-14869-5</t>
   </si>
   <si>
     <t>27.08.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ РЕКЛАМНОГО БИЗНЕСА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Жильцов Д. А.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20255-7</t>
   </si>
   <si>
     <t>76.006.5я723</t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОММЕРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Содержание учебника отвечает самым современным требованиям нового образовательного стандарта. В издании раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в учебнике теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>978-5-534-16956-0</t>
   </si>
@@ -1091,191 +1091,191 @@
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>487</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2489.0</v>
       </c>
       <c r="M7" s="9">
         <v>2739.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.71</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583876</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>396</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2069.0</v>
       </c>
       <c r="M8" s="9">
         <v>2279.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.6</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589914</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>200</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1159.0</v>
       </c>
       <c r="M9" s="9">
         <v>1269.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
         <v>0.362</v>
@@ -1301,162 +1301,162 @@
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>394</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2059.0</v>
       </c>
       <c r="M10" s="9">
         <v>2259.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.597</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>583816</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>453</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2329.0</v>
       </c>
       <c r="M11" s="9">
         <v>2559.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y11" s="8">
         <v>0.669</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582634</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>453</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2329.0</v>
       </c>
       <c r="M12" s="9">
         <v>2559.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
@@ -1475,87 +1475,87 @@
         <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y12" s="8">
         <v>0.669</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589915</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>263</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1449.0</v>
       </c>
       <c r="M13" s="9">
         <v>1589.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y13" s="8">
         <v>0.438</v>