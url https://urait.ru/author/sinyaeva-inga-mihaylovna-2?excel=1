--- v3 (2026-04-03)
+++ v4 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,174 +130,174 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.07.2013</t>
   </si>
   <si>
     <t>КОММЕРЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Земляк С. В., Синяев В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Содержание курса отвечает самым современным требованиям нового образовательного стандарта. В курсе раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в курсе теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16955-3</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.06.2014</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Цель данного учебника дать представление об основах маркетинга, составе задач и их решениях, показать особенности философии рыночного участия для достижения намеченных результатов коммерции. Представлены концепции управления, принципы и функции маркетинга, товарная политика в маркетинге, система дистрибуции, основы успешного позиционирования и многое другое. После каждой главы есть выводы, контрольные вопросы и тесты. Основные положения учебника помогут специалисту добиться намеченных результатов в бизнесе, занять прочное положение в целевом сегменте сбыта и сделать существенный вклад в национальную экономику страны.</t>
+    <t>Цель данного курса дать представление об основах маркетинга, составе задач и их решениях, показать особенности философии рыночного участия для достижения намеченных результатов коммерции. Представлены концепции управления, принципы и функции маркетинга, товарная политика в маркетинге, система дистрибуции, основы успешного позиционирования и многое другое. Основные положения курса помогут специалисту добиться намеченных результатов в бизнесе, занять прочное положение в целевом сегменте сбыта и сделать существенный вклад в национальную экономику страны.</t>
   </si>
   <si>
     <t>978-5-534-16789-4</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>18.09.2019</t>
   </si>
   <si>
     <t>МАРКЕТИНГ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-16790-0</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>29.05.2017</t>
   </si>
   <si>
     <t>МАРКЕТИНГ В ОТРАСЛЯХ И СФЕРАХ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В., Мхитаряна С.В.</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>978-5-534-14869-5</t>
   </si>
   <si>
     <t>27.08.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ РЕКЛАМНОГО БИЗНЕСА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Синяева И. М., Жильцова О. Н., Жильцов Д. А.</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20255-7</t>
   </si>
   <si>
     <t>76.006.5я723</t>
   </si>
   <si>
     <t>08.07.2016</t>
   </si>
   <si>
     <t>ОСНОВЫ КОММЕРЧЕСКОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Содержание учебника отвечает самым современным требованиям нового образовательного стандарта. В издании раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга. Освещены концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Представленные в учебнике теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого сложного явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
+    <t>Раскрыты понятия коммерции, коммерческого маркетинга как комплексной системы, основанной на единстве внешнего и внутреннего маркетинга, концептуальные вопросы маркетинга в сфере коммерции. Исследованы вопросы внутрифирменного планирования. Теория и практика, опирающиеся на конкретные факты развития коммерции (маркетинга, интернет-продаж, сорсинга), призваны обеспечить знания существа этого явления, неразрывно связанного с исследованием, рынка, выявления потребностей, созданием потребительской ценности продукта, формированием спроса, коммерческой структуры.</t>
   </si>
   <si>
     <t>978-5-534-16956-0</t>
   </si>
   <si>
     <t>65я723</t>
   </si>
   <si>
     <t>16.05.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ РЕКЛАМЫ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19116-5</t>
   </si>
   <si>
     <t>РЕКЛАМА И СВЯЗИ С ОБЩЕСТВЕННОСТЬЮ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
+    <t>Курс раскрывает содержание и специфику PR и рекламы в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR и рекламы на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания маркетинговых услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям..</t>
   </si>
   <si>
     <t>978-5-534-19115-8</t>
   </si>
   <si>
     <t>76.006.5я73</t>
   </si>
   <si>
     <t>РЕКЛАМА, PR, ИМИДЖ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс раскрывает содержание и специфику PR в организациях сферы товарного обращения и промышленного производства. Материал в курсе расположен таким образом, что с каждой последующей темой усложняются и теория, и прикладные примеры. В логической последовательности представлены направления влияния инструментов PR на результаты маркетинговой деятельности. Дается комплексная оценка рыночного механизма оказания PR-услуг с учетом факторов деловой среды. Каждая тема структурирована и содержит выводы. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20256-4</t>
   </si>
   <si>
     <t>20.05.2024</t>
   </si>
   <si>
     <t>РЕКЛАМНАЯ ДЕЯТЕЛЬНОСТЬ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Жильцова О. Н., Синяева И. М., Жильцов Д. А.</t>
   </si>