--- v4 (2026-05-23)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>